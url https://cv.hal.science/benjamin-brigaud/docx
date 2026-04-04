--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -202,8639 +202,8773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
+                <w:t xml:space="preserve">Elastic properties of lacustrine, palustrine, and pedogenic carbonates: petrographic implications and insights from analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bilau</w:t>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (2), pp.108-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2025.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941533v1</w:t>
+                <w:t xml:space="preserve">hal-05558962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
+                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vincent</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pessel</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Zeyen</w:t>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70034. </w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635083v3</w:t>
+                <w:t xml:space="preserve">hal-04941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
+                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Léger</w:t>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarda</w:t>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailly</w:t>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeyen</w:t>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pessel</w:t>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05053747v1</w:t>
+                <w:t xml:space="preserve">hal-04635083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
+                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vincent</w:t>
+                <w:t xml:space="preserve">E. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+                <w:t xml:space="preserve">P. Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cochard</w:t>
+                <w:t xml:space="preserve">C. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Khalil</w:t>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189622v1</w:t>
+                <w:t xml:space="preserve">insu-05053747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
+                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Azzam</w:t>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (3), pp.e12867. </w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632597v1</w:t>
+                <w:t xml:space="preserve">hal-01189622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.e12867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05065352v1</w:t>
+                <w:t xml:space="preserve">hal-04632597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies distribution and depositional cycles in lacustrine and palustrine carbonates: The Lutetian–Aquitanian record in the Paris Basin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.264⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372428v1</w:t>
+                <w:t xml:space="preserve">hal-05065352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facies distribution and depositional cycles in lacustrine and palustrine carbonates: The Lutetian–Aquitanian record in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Richard</w:t>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.124-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dep2.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483761v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the age and origin of a Tertiary karstic system by in situ U-Pb geochronology on speleothems</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g52263.1⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630975v1</w:t>
+                <w:t xml:space="preserve">hal-04483761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating permeability in a limestone geothermal reservoir from NMR laboratory experiments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Determining the age and origin of a Tertiary karstic system by in situ U-Pb geochronology on speleothems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklos Antics</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ungemach</w:t>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111, pp.102707. </w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/g52263.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052607v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of geological properties in a world-class carbonate geothermal system in France: From core scale to 3D regional reservoir dimensions</w:t>
+                <w:t xml:space="preserve">Estimating permeability in a limestone geothermal reservoir from NMR laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Thomas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Maxime Catinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Antics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ungemach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 112, pp.102719. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102719⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 111, pp.102707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04086839v2</w:t>
+                <w:t xml:space="preserve">hal-04052607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing facies and porosity-permeability heterogeneity in a geothermal carbonate reservoir with the use of NMR-wireline logging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Catinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Antics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.102821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Upscaling of geological properties in a world-class carbonate geothermal system in France: From core scale to 3D regional reservoir dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.102719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177683v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 152, pp.106221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177676v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of fluorite deposits in the Bou-Izourane district (Central High Atlas of Morocco) and its relationships with the Tamazeght magmatic complex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makfoula Dewla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105596⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04174731v1</w:t>
+                <w:t xml:space="preserve">hal-04177676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines Publié: 31 juillet 2023, 18:18 CEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 juillet 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+                <w:t xml:space="preserve">The origin of fluorite deposits in the Bou-Izourane district (Central High Atlas of Morocco) and its relationships with the Tamazeght magmatic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Achmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104270⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (105596), pp.105596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948302v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bienveignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341574v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (3-4), pp.739-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036744v1</w:t>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of exopolymeric substances in estuarine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Braissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.921154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Missenard</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03826209v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and geochemical constrains on the genesis of the sedimentary-hosted Bou Arfa Mn(-Fe) deposit (Eastern High Atlas, Morocco)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Lafforgue</w:t>
+                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sid Ahmed Ali Khoudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104094⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faults and fractures in rocks: mechanics occurrence, dating, stress history and fluid flow, 159 (11-12), pp.2095-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257380v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03826209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geological and geochemical constrains on the genesis of the sedimentary-hosted Bou Arfa Mn(-Fe) deposit (Eastern High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Zordan</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984068v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91 (8), pp.812-832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03341573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.104772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145956v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
+                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007140v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant subaqueous carbonate dunes: a revised interpretation of large-scale oo-bioclastic clinoforms in the middle Jurassic of the Paris Basin and its implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaumet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10347-021-00621-4⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.168-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257376v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium incorporation in fluorite and exploration of U–Pb dating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Giant subaqueous carbonate dunes: a revised interpretation of large-scale oo-bioclastic clinoforms in the middle Jurassic of the Paris Basin and its implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-199-2021⟩</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10347-021-00621-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206395v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Uranium incorporation in fluorite and exploration of U–Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.199-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-199-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925929v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18O, δ13C, trace elements and REE in situ measurements coupled with U–Pb ages to reconstruct the diagenesis of upper triassic atoll-type carbonates from the Panthalassa Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossana Martini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104520⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899774v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982514v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">δ18O, δ13C, trace elements and REE in situ measurements coupled with U–Pb ages to reconstruct the diagenesis of upper triassic atoll-type carbonates from the Panthalassa Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Peyrotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.104520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950909v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Achmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.S114-S121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161868v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012121v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary architecture, depositional facies and diagenetic response to intracratonic deformation and climate change inferred from outcrops for a pivotal period (Jurassic/Cretaceous boundary, Paris Basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Noret</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.859-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813526v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sedimentary architecture, depositional facies and diagenetic response to intracratonic deformation and climate change inferred from outcrops for a pivotal period (Jurassic/Cretaceous boundary, Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 373, pp.48 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02541856v1</w:t>
+                <w:t xml:space="preserve">hal-01813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.360-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743245v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02541839v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution ion microprobe investigation of the δ18O of carbonate cements (Jurassic, Paris Basin, France): new insights and pending questions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Loreau</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.01.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01483547v1</w:t>
+                <w:t xml:space="preserve">hal-02541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">High resolution ion microprobe investigation of the δ18O of carbonate cements (Jurassic, Paris Basin, France): new insights and pending questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasseur</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 350, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01485245v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.169-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Pagel</w:t>
+                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delpech</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 345, pp.54-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318521v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pasquet</w:t>
+                <w:t xml:space="preserve">Pauline Le Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Monier</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Monna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SpringerPlus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (1), pp.2022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological control on the diagenesis and reservoir quality of tidal sandstones of the Upper Cape Hay Formation (Permian, Bonaparte Basin, Australia).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Saïag</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Portier</w:t>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Desaubliaux</w:t>
+                <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bucherie</w:t>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 ((part 1):), pp.940-962 (IF 3,558). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355532v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Augé</w:t>
+                <w:t xml:space="preserve">Sedimentological control on the diagenesis and reservoir quality of tidal sandstones of the Upper Cape Hay Formation (Permian, Bonaparte Basin, Australia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Saïag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaubliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp. 597-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153189v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541819v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian David</w:t>
+                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Fortin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Rabourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.587-607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257364v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ44Ca of Stratabound Fluorite Deposits in Burgundy (France): Tracing Fluid Origin and/or Fractionation Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+                <w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Delpech</w:t>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492529v1</w:t>
+                <w:t xml:space="preserve">hal-03257364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kars</w:t>
+                <w:t xml:space="preserve">δ44Ca of Stratabound Fluorite Deposits in Burgundy (France): Tracing Fluid Origin and/or Fractionation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ploquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.129-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01058932v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Brigaud</w:t>
+                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.3-29 (IF 2,111). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
+                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.3-29 (IF 2,111). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968073v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and origin of permeability-porosity heterogeneity in shallow-marine carbonates: from core scale to 3D reservoir dimension (Middle Jurassic, Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.631-651. </w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01056278v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf au Jurassique en France ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and origin of permeability-porosity heterogeneity in shallow-marine carbonates: from core scale to 3D reservoir dimension (Middle Jurassic, Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pellenard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.631-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987083v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
+                <w:t xml:space="preserve">Quoi de neuf au Jurassique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Gand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.33-97</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01006091v1</w:t>
+                <w:t xml:space="preserve">hal-00987083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.33-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863789v1</w:t>
+                <w:t xml:space="preserve">hal-01006091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic ups and downs in a disturbed Jurassic world.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Laffont</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G31579.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00565862v1</w:t>
+                <w:t xml:space="preserve">hal-00863789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism for brief glacial episodes in the Mesozoic greenhouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climatic ups and downs in a disturbed Jurassic world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Dromart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010PA002100⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31579.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674790v1</w:t>
+                <w:t xml:space="preserve">hal-00565862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxation of neritic carbonates: An integrated petrophysical and petrographical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Fleury</w:t>
+                <w:t xml:space="preserve">A mechanism for brief glacial episodes in the Mesozoic greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Santerre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.03.002⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.PA3212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010PA002100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03257351v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of ancient shallow-marine carbonates: effects of depositional environments and diagenetic processes (Middle Jurassic, Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">NMR relaxation of neritic carbonates: An integrated petrophysical and petrographical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 80 (9), pp.791-807. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.38 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/jsr.2010.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509901v1</w:t>
+                <w:t xml:space="preserve">hal-03257351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage de déchets radioactifs en couches géologiques profondes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Acoustic properties of ancient shallow-marine carbonates: effects of depositional environments and diagenetic processes (Middle Jurassic, Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thierry</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (9), pp.791-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2010.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410656v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies and climate/environmental changes recorded on a carbonate ramp: a sedimentological and geochemical approach on Middle Jurassic carbonates (Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Le stockage de déchets radioactifs en couches géologiques profondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00434208v1</w:t>
+                <w:t xml:space="preserve">hal-00410656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and timing of multiphase cementation in carbonates: impact of regional scale geodynamic events on the Middle Jurassic Limestones diagenesis (Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Facies and climate/environmental changes recorded on a carbonate ramp: a sedimentological and geochemical approach on Middle Jurassic carbonates (Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thierry</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 222 (3-4), pp.161-180. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 222 (3-4), pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00434172v1</w:t>
+                <w:t xml:space="preserve">hal-00434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic fluctuations and seasonality during the Late Jurassic (Oxfordian–Early Kimmeridgian) inferred from delta18O of Paris Basin oyster shells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The origin and timing of multiphase cementation in carbonates: impact of regional scale geodynamic events on the Middle Jurassic Limestones diagenesis (Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 273, pp.58-67. </w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 222 (3-4), pp.161-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311638v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Climatic fluctuations and seasonality during the Late Jurassic (Oxfordian–Early Kimmeridgian) inferred from delta18O of Paris Basin oyster shells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude de deux formations carbonifères du Morvan méridional dans le cadre de l'orogenèse hercynienne (Région du Creusot, Saône-et-Loire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8844,126 +8978,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétrographie et environnements sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345, 2016, 9782100740017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8973,185 +9107,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, plus écologique et économe que la climatisation classique pour rafraîchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ehkasxeca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.6h3333gde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9161,147 +9295,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9311,100 +9445,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte sédimentaire et de la diagenèse sur les propriétés pétrophysiques du Dogger calcaire de l'Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009DIJOS040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9414,105 +9548,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments marins et côtiers de plate-forme : des environnements de dépôt aux réservoirs et gisements. Processus, propriétés et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paris-Sud Orsay, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02546436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId288"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9580,51 +9714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF6A918D"/>
+    <w:nsid w:val="85ADD3D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9811,51 +9945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2025.096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>