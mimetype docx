--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -202,8773 +202,9041 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (69)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of lacustrine, palustrine, and pedogenic carbonates: petrographic implications and insights from analytical modeling</w:t>
+                <w:t xml:space="preserve">Evolution of a Tethyan carbonate platform through the Jurassic tectonic and climatic upheavals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Moreau</w:t>
+                <w:t xml:space="preserve">Quentin Deloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Bailly</w:t>
+                <w:t xml:space="preserve">Éric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Andrieu</w:t>
+                <w:t xml:space="preserve">Thierry Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Robion</w:t>
+                <w:t xml:space="preserve">Églantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 96 (2), pp.108-129. </w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2110/jsr.2025.096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2026.e41.1928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05558962v1</w:t>
+                <w:t xml:space="preserve">hal-05603515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
+                <w:t xml:space="preserve">Elastic properties of lacustrine, palustrine, and pedogenic carbonates: petrographic implications and insights from analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Bilau</w:t>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">Cedric Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Gautheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dumont</w:t>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96 (2), pp.108-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2025.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941533v1</w:t>
+                <w:t xml:space="preserve">hal-05558962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intermittently Bubbling Well With He-Rich N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;-Bubbles Constrain the Possibility of Atmospheric and Biogenic N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Exsolution and the History of He-Rich Groundwater From Basement to Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">E. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vincent</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pessel</w:t>
+                <w:t xml:space="preserve">B. Saint‐bézar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermann Zeyen</w:t>
+                <w:t xml:space="preserve">Marc Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635083v3</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05537694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Léger</w:t>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sarda</w:t>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bailly</w:t>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Zeyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Pessel</w:t>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05053747v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Vincent</w:t>
+                <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Rigollet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
+                <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189622v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05053747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Azzam</w:t>
+                <w:t xml:space="preserve">Sara Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632597v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
+              <w:t xml:space="preserve">Geoscience Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065352v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies distribution and depositional cycles in lacustrine and palustrine carbonates: The Lutetian–Aquitanian record in the Paris Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Depositional Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (1), pp.124-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dep2.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.e12867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483761v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the age and origin of a Tertiary karstic system by in situ U-Pb geochronology on speleothems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/g52263.1⟩</w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.1594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630975v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating permeability in a limestone geothermal reservoir from NMR laboratory experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miklos Antics</w:t>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Ungemach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Tarantola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102707⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04052607v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing facies and porosity-permeability heterogeneity in a geothermal carbonate reservoir with the use of NMR-wireline logging data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Determining the age and origin of a Tertiary karstic system by in situ U-Pb geochronology on speleothems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/g52263.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04199645v1</w:t>
+                <w:t xml:space="preserve">hal-04630975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling of geological properties in a world-class carbonate geothermal system in France: From core scale to 3D regional reservoir dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 112, pp.102719. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+                <w:t xml:space="preserve">Characterizing facies and porosity-permeability heterogeneity in a geothermal carbonate reservoir with the use of NMR-wireline logging data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Catinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Antics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 115, pp.102821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177683v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 152, pp.106221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177676v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines Publié: 31 juillet 2023, 18:18 CEST</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makfoula Dewla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04194992v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of fluorite deposits in the Bou-Izourane district (Central High Atlas of Morocco) and its relationships with the Tamazeght magmatic complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines Publié: 31 juillet 2023, 18:18 CEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 juillet 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174731v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+                <w:t xml:space="preserve">The origin of fluorite deposits in the Bou-Izourane district (Central High Atlas of Morocco) and its relationships with the Tamazeght magmatic complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Achmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104270⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 160 (105596), pp.105596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03948302v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
+                <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Bienveignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341574v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating permeability in a limestone geothermal reservoir from NMR laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Catinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklos Antics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ungemach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.102707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04052607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation of exopolymeric substances in estuarine sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Duteil</w:t>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Braissant</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Grégoire</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Leloup</w:t>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.921154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04036752v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (3-4), pp.739-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04036744v1</w:t>
+                <w:t xml:space="preserve">hal-03341574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preservation of exopolymeric substances in estuarine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Thibault Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Missenard</w:t>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Braissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.921154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03826209v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological and geochemical constrains on the genesis of the sedimentary-hosted Bou Arfa Mn(-Fe) deposit (Eastern High Atlas, Morocco)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
+                <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104094⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142, pp.105768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257380v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04036744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed Ali Khoudja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Faults and fractures in rocks: mechanics occurrence, dating, stress history and fluid flow, 159 (11-12), pp.2095-2109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341573v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03826209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elodie Zordan</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (8), pp.812-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984068v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.104772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145956v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007140v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant subaqueous carbonate dunes: a revised interpretation of large-scale oo-bioclastic clinoforms in the middle Jurassic of the Paris Basin and its implications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Gaumet</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10347-021-00621-4⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.168-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257376v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium incorporation in fluorite and exploration of U–Pb dating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Giant subaqueous carbonate dunes: a revised interpretation of large-scale oo-bioclastic clinoforms in the middle Jurassic of the Paris Basin and its implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-3-199-2021⟩</w:t>
+              <w:t xml:space="preserve">Facies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10347-021-00621-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206395v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Uranium incorporation in fluorite and exploration of U–Pb dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.199-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gchron-3-199-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02447126v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Geological and geochemical constrains on the genesis of the sedimentary-hosted Bou Arfa Mn(-Fe) deposit (Eastern High Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Lafforgue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Dekoninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Calmels</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.104094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02925929v1</w:t>
+                <w:t xml:space="preserve">hal-03257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950909v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ18O, δ13C, trace elements and REE in situ measurements coupled with U–Pb ages to reconstruct the diagenesis of upper triassic atoll-type carbonates from the Panthalassa Ocean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Calmels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104520⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899774v1</w:t>
+                <w:t xml:space="preserve">hal-02925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02982514v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">δ18O, δ13C, trace elements and REE in situ measurements coupled with U–Pb ages to reconstruct the diagenesis of upper triassic atoll-type carbonates from the Panthalassa Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovan Peyrotty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 107, pp.163-184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 120, pp.104520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02161868v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
+                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Virolle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jamal Achmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.S114-S121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012121v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary architecture, depositional facies and diagenetic response to intracratonic deformation and climate change inferred from outcrops for a pivotal period (Jurassic/Cretaceous boundary, Paris Basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Noret</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Luby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.04.011⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 107, pp.163-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813526v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02161868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 65 (2), pp.360-399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 66, pp.859-894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541856v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.360-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02541839v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution ion microprobe investigation of the δ18O of carbonate cements (Jurassic, Paris Basin, France): new insights and pending questions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sedimentary architecture, depositional facies and diagenetic response to intracratonic deformation and climate change inferred from outcrops for a pivotal period (Jurassic/Cretaceous boundary, Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 350, pp.42-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 373, pp.48 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483547v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 81, pp.169-195. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485245v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">High resolution ion microprobe investigation of the δ18O of carbonate cements (Jurassic, Paris Basin, France): new insights and pending questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 345, pp.54-84. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 350, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541827v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.169-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435313v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pagel</w:t>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Delpech</w:t>
+                <w:t xml:space="preserve">Pauline Le Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318521v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentological control on the diagenesis and reservoir quality of tidal sandstones of the Upper Cape Hay Formation (Permian, Bonaparte Basin, Australia).</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Desaubliaux</w:t>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bucherie</w:t>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.07.002⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 ((part 1):), pp.940-962 (IF 3,558). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355532v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 345, pp.54-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153189v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Sedimentological control on the diagenesis and reservoir quality of tidal sandstones of the Upper Cape Hay Formation (Permian, Bonaparte Basin, Australia).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Saïag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Desaubliaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bucherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77, pp. 597-624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541819v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257364v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">δ44Ca of Stratabound Fluorite Deposits in Burgundy (France): Tracing Fluid Origin and/or Fractionation Processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.031⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.587-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492529v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Robion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01058932v1</w:t>
+                <w:t xml:space="preserve">hal-03257364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">δ44Ca of Stratabound Fluorite Deposits in Burgundy (France): Tracing Fluid Origin and/or Fractionation Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.129-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00925823v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durlet</w:t>
+                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.3-29 (IF 2,111). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968073v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and origin of permeability-porosity heterogeneity in shallow-marine carbonates: from core scale to 3D reservoir dimension (Middle Jurassic, Paris Basin, France).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jobard</w:t>
+                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 57, pp.631-651. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.07.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01056278v1</w:t>
+                <w:t xml:space="preserve">hal-01058932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf au Jurassique en France ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987083v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization and origin of permeability-porosity heterogeneity in shallow-marine carbonates: from core scale to 3D reservoir dimension (Middle Jurassic, Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57, pp.631-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006091v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Quoi de neuf au Jurassique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bourgogne Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 180, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863789v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic ups and downs in a disturbed Jurassic world.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.33-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00565862v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mechanism for brief glacial episodes in the Mesozoic greenhouse</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Godderis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Georges Gand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bourgogne Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674790v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR relaxation of neritic carbonates: An integrated petrophysical and petrographical approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A mechanism for brief glacial episodes in the Mesozoic greenhouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dromart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Godderis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26, pp.PA3212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010PA002100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03257351v1</w:t>
+                <w:t xml:space="preserve">hal-00674790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic properties of ancient shallow-marine carbonates: effects of depositional environments and diagenetic processes (Middle Jurassic, Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">NMR relaxation of neritic carbonates: An integrated petrophysical and petrographical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Santerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2010.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 74, pp.38 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509901v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le stockage de déchets radioactifs en couches géologiques profondes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Climatic ups and downs in a disturbed Jurassic world.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Thierry</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">uB Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (3), pp.215-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G31579.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410656v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00565862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies and climate/environmental changes recorded on a carbonate ramp: a sedimentological and geochemical approach on Middle Jurassic carbonates (Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Acoustic properties of ancient shallow-marine carbonates: effects of depositional environments and diagenetic processes (Middle Jurassic, Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (9), pp.791-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2010.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00434208v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin and timing of multiphase cementation in carbonates: impact of regional scale geodynamic events on the Middle Jurassic Limestones diagenesis (Paris Basin, France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Le stockage de déchets radioactifs en couches géologiques profondes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">uB Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.111-121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00434172v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic fluctuations and seasonality during the Late Jurassic (Oxfordian–Early Kimmeridgian) inferred from delta18O of Paris Basin oyster shells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Facies and climate/environmental changes recorded on a carbonate ramp: a sedimentological and geochemical approach on Middle Jurassic carbonates (Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.015⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 222 (3-4), pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311638v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The origin and timing of multiphase cementation in carbonates: impact of regional scale geodynamic events on the Middle Jurassic Limestones diagenesis (Paris Basin, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 222 (3-4), pp.161-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climatic fluctuations and seasonality during the Late Jurassic (Oxfordian–Early Kimmeridgian) inferred from delta18O of Paris Basin oyster shells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pellenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M. Joachimski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273, pp.58-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude de deux formations carbonifères du Morvan méridional dans le cadre de l'orogenèse hercynienne (Région du Creusot, Saône-et-Loire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8978,126 +9246,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétrographie et environnements sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.345, 2016, 9782100740017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9107,185 +9375,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, plus écologique et économe que la climatisation classique pour rafraîchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.ehkasxeca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.6h3333gde⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9295,147 +9563,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Drobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Badosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bilger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Crifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9445,100 +9713,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte sédimentaire et de la diagenèse sur les propriétés pétrophysiques du Dogger calcaire de l'Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009DIJOS040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9548,105 +9816,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments marins et côtiers de plate-forme : des environnements de dépôt aux réservoirs et gisements. Processus, propriétés et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paris-Sud Orsay, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02546436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId303"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9714,51 +9982,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85ADD3D5"/>
+    <w:nsid w:val="83245AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9945,51 +10213,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558962v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2025.096" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05603515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deloume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2026.e41.1928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2025.096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint&#8208;b&#233;zar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>