--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">140861556</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1oZmMzEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/E-4459-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -228,4640 +249,4640 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of a Tethyan carbonate platform through the Jurassic tectonic and climatic upheavals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Deloume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pélissié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Églantine Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentologika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 4 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57035/journals/sdk.2026.e41.1928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of lacustrine, palustrine, and pedogenic carbonates: petrographic implications and insights from analytical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 96 (2), pp.108-129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2025.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittently Bubbling Well With He-Rich N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;-Bubbles Constrain the Possibility of Atmospheric and Biogenic N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Exsolution and the History of He-Rich Groundwater From Basement to Surface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Léger</w:t>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Courtin</w:t>
+                <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Saint‐bézar</w:t>
+                <w:t xml:space="preserve">Marc Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Nizet</w:t>
+                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025GC012567⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (3), pp.e70034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05537694v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635083v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Bajocian coral ridges in the Paris Basin and deciphering their origin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intermittently Bubbling Well With He-Rich N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt;-Bubbles Constrain the Possibility of Atmospheric and Biogenic N&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; Exsolution and the History of He-Rich Groundwater From Basement to Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Vincent</w:t>
+                <w:t xml:space="preserve">P. Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pessel</w:t>
+                <w:t xml:space="preserve">E. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Saintenoy</w:t>
+                <w:t xml:space="preserve">Alexandra Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Zeyen</w:t>
+                <w:t xml:space="preserve">B. Saint‐bézar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.70034⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025GC012567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635083v3</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05537694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering Degassing Mechanisms of He and H2 ${\mathbf{H}}_{\mathbf{2}}$ at the Sedimentary Basin‐Basement Interface by Surface Geophysics and Gas Geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024GC012021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05053747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-stage micrite diagenesis in the late Jurassic of the Eastern Paris Basin: petrophysical and mechanical properties for engineering purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Felipe Mejia-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Carbonate Reservoirs: Applying Current Knowledge to Future Energy Needs, 548 (1), pp.311 - 339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP548-2023-139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timing of syn-orogenic extension in the Western Alps revealed by calcite U-Pb and hematite (U-Th)/He dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscience Frontiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (2), pp.101969. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gsf.2024.101969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04941533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facies distribution and depositional cycles in lacustrine and palustrine carbonates: The Lutetian–Aquitanian record in the Paris Basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briais</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Depositional Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (1), pp.124-158. </w:t>
+              <w:t xml:space="preserve">Sedimentologika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (2), pp.1594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dep2.264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372428v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sediment provenance and depositional setting on chlorite content in Cretaceous turbiditic sandstones, Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Azzam</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basin Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (3), pp.e12867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bre.12867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated petrographic image analysis by supervised and unsupervised machine learning methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Facies distribution and depositional cycles in lacustrine and palustrine carbonates: The Lutetian–Aquitanian record in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentologika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57035/journals/sdk.2024.e22.1594⟩</w:t>
+              <w:t xml:space="preserve">Depositional Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.124-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/dep2.264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065352v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of fluorite-barite mineralization at the interface between the Paris Basin and its Variscan basement: insights from fluid inclusion chemistry and isotopic (O, H, Cl) composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Chourio-Camacho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Tarantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (2), pp.397-417. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00126-023-01219-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the age and origin of a Tertiary karstic system by in situ U-Pb geochronology on speleothems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/g52263.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling of geological properties in a world-class carbonate geothermal system in France: From core scale to 3D regional reservoir dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Zordan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hermann Zeyen</w:t>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.102719. </w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.106221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086839v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing facies and porosity-permeability heterogeneity in a geothermal carbonate reservoir with the use of NMR-wireline logging data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Catinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Antics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 115, pp.102821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on diagenetic chlorite and its source material in turbiditic sandstones of contrasted reservoir quality in the Lower Cretaceous Agat formation (Duva oil and gas field, northern Norwegian North Sea)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Upscaling of geological properties in a world-class carbonate geothermal system in France: From core scale to 3D regional reservoir dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Portier</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Zeyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106221⟩</w:t>
+              <w:t xml:space="preserve">Geothermics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.102719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177683v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086839v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of depositional environment on clay coat distribution in deeply buried turbidite sandstones: Insights from the Agat field, Norwegian North Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makfoula Dewla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Azzam</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 155, pp.106379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2023.106379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines Publié: 31 juillet 2023, 18:18 CEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 juillet 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04194992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of fluorite deposits in the Bou-Izourane district (Central High Atlas of Morocco) and its relationships with the Tamazeght magmatic complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Achmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Chraibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 160 (105596), pp.105596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2023.105596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04174731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tertiary structuration of the Western Subalpine foreland deciphered by calcite-filled faults and veins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Bilau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Bienveignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Godeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 236, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating permeability in a limestone geothermal reservoir from NMR laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Catinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miklos Antics</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ungemach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geothermics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 111, pp.102707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geothermics.2023.102707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Blaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Techer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
+                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134 (3-4), pp.739-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03418643v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authigenic berthierine and incipient chloritization in shallowly buried sandstone reservoirs: Key role of the source-to-sink context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of 87Sr enrichment in calcite cements in Jurassic limestones (Eastern Paris Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Cathelineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Virolle</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Patrier</w:t>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eid Abdelrahman</w:t>
+                <w:t xml:space="preserve">Isabelle Techer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35865.1⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.105131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341574v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03418643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preservation of exopolymeric substances in estuarine sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Braissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.921154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagenesis and reservoir quality evolution of the Lower Cretaceous turbidite sandstones of the Agat Formation (Norwegian North Sea): Impact of clay grain coating and carbonate cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Azzam</w:t>
+                <w:t xml:space="preserve">Patricia Patrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abd Elmola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 142, pp.105768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2022.105768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04036744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Far-field brittle deformation record in the eastern Paris Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed Ali Khoudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Missenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Faults and fractures in rocks: mechanics occurrence, dating, stress history and fluid flow, 159 (11-12), pp.2095-2109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756822000772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03826209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (1), pp.168-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341573v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Zordan</w:t>
+                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Bilau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.237-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984068v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensional reactivation of the Penninic frontal thrust 3 Myr ago as evidenced by U–Pb dating on calcite in fault zone cataclasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abel Guihou</w:t>
+                <w:t xml:space="preserve">Preservation and distribution of detrital clay coats in a modern estuarine heterolithic point bar in the Gironde estuary (Bordeaux, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Féniès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-12-237-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91 (8), pp.812-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2110/jsr.2020.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145956v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcite uranium–lead geochronology applied to hardground lithification and sequence boundary dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Contribution of drone photogrammetry to 3D outcrop modeling of facies, porosity, and permeability heterogeneities in carbonate reservoirs (Paris Basin, Middle Jurassic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Saint-Bezar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12795⟩</w:t>
+              <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.104772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007140v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant subaqueous carbonate dunes: a revised interpretation of large-scale oo-bioclastic clinoforms in the middle Jurassic of the Paris Basin and its implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Facies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 67 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10347-021-00621-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium incorporation in fluorite and exploration of U–Pb dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.199-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gchron-3-199-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological and geochemical constrains on the genesis of the sedimentary-hosted Bou Arfa Mn(-Fe) deposit (Eastern High Atlas, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Lafforgue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Dekoninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouabdellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 133, pp.104094. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2021.104094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies associations, detrital clay grain coats and mineralogical characterization of the Gironde estuary tidal bars: A modern analogue for deeply buried estuarine sandstone reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.104225 (IF 3,538). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02447126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Past hot fluid flows in limestones detected by Δ47–(U-Pb) and not recorded by other geothermometers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Calmels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (9), pp.851-856 (IF 4,768). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G47358.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Achmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Chraibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.S114-S121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950909v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ18O, δ13C, trace elements and REE in situ measurements coupled with U–Pb ages to reconstruct the diagenesis of upper triassic atoll-type carbonates from the Panthalassa Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovan Peyrotty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4902,4341 +4923,4341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02899774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtues of fluorite-case of Bou-Izourane fluorite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental formation of clay-coated sand grains using diatom biofilm exopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Bourillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Virolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2020.06.396⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (10), pp.1012-1017 (IF 4,842). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G47418.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02982514v1</w:t>
+                <w:t xml:space="preserve">hal-02950909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sedimentation and detrital clay grain coats on chloritized sandstone reservoir qualities: Insights from comparisons between ancient tidal heterolithic sandstones and a modern estuarine system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Luby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107, pp.163-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2019.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrital clay grain coats in estuarine clastic deposits: origin and spatial distribution within a modern sedimentary system, the Gironde Estuary (south-west France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Virolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Féniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 66, pp.859-894. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12520⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.360-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743245v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex diagenetic history of discontinuities in shallow- marine carbonate rocks: New insights from high-resolution ion microprobe investigation of d 18 O and d 13 C of early cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Improving paleohydrological and diagenetic reconstructions in calcite veins and breccia of a sedimentary basin by combining Δ 47 temperature, δ 18 O water and U-Pb age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12384⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.1 - 17 (IF 3,482). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2017.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541856v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary architecture, depositional facies and diagenetic response to intracratonic deformation and climate change inferred from outcrops for a pivotal period (Jurassic/Cretaceous boundary, Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 373, pp.48 - 76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02541839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution ion microprobe investigation of the δ18O of carbonate cements (Jurassic, Paris Basin, France): new insights and pending questions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Loreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 350, pp.42-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking early diagenesis and sedimentary facies to sequence stratigraphy on a prograding oolitic wedge: The Bathonian of western France (Aquitaine Basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.169-195. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2017.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pasquet</w:t>
+                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Le Monier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Saucède</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 345, pp.54-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435313v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of nickel mining in New Caledonia assessed by compositional data analysis of lichens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Le Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Brigaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+                <w:t xml:space="preserve">Christophe Durlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.2022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40064-016-3681-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318521v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the control of tectonics, eustasy, trophic conditions and climate on shallow-marine carbonate production during the Aalenian-Oxfordian interval: From the western France platform to the western Tethyan domain</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Lasseur</w:t>
+                <w:t xml:space="preserve">Genetic constraints on world-class carbonate- and siliciclastic-hosted stratabound fluorite deposits in Burbundy (France) inferred from mineral paragenetic sequence and fluid inclusion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Saucède</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72 ((part 1):), pp.940-962 (IF 3,558). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541827v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentological control on the diagenesis and reservoir quality of tidal sandstones of the Upper Cape Hay Formation (Permian, Bonaparte Basin, Australia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Saïag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Desaubliaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Bucherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 77, pp. 597-624. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rabourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Noret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineralium Deposita</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56, pp.587-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153189v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mid-Cenomanian Event in shallow marine environments: Influence on carbonate producers and depositional sequences (northern Aquitaine Basin, France)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for an Early Cretaceous mineralizing event above the basement/sediment unconformity in the intraccratonic Paris Basin : paragenetic sequence and Sm-Nd dating of the world-class Pierre-Perthuis stratabound fluorite deposit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Delpech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2015.06.018⟩</w:t>
+              <w:t xml:space="preserve">Mineralium Deposita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00126-015-0592-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02541819v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic and reservoir properties of microporous carbonate rocks: Implication of micrite particle size and morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Regnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Robion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 120 (2), pp.790-811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2014JB011313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">δ44Ca of Stratabound Fluorite Deposits in Burgundy (France): Tracing Fluid Origin and/or Fractionation Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Gigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.129-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpentier</w:t>
+                <w:t xml:space="preserve">Myriam Kars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Robin</w:t>
+                <w:t xml:space="preserve">Florian Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillocheau</w:t>
+                <w:t xml:space="preserve">Charles Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.3-29 (IF 2,111). </w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925823v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of low temperature (&amp;lt;100 °C) burial in sedimentary basins: A comparison of geothermometer in the intracontinental Paris Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Barbarand</w:t>
+                <w:t xml:space="preserve">Growth and demise of the Jurassic carbonate platform in the intracratonic Paris Basin (France) : interplay of climate change, eustasy and tectonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Kars</w:t>
+                <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Ploquin</w:t>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Aubourg</w:t>
+                <w:t xml:space="preserve">Cécile Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 53, pp.71-87. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.08.019⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 53, pp.3-29 (IF 2,111). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2013.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058932v1</w:t>
+                <w:t xml:space="preserve">hal-00925823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of basin burial and exhumation on Jurassic carbonates diagenesis on both sides of a thick clay barrier (Paris Basin, NE France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53, pp.44-70. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00968073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and origin of permeability-porosity heterogeneity in shallow-marine carbonates: from core scale to 3D reservoir dimension (Middle Jurassic, Paris Basin, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jobard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 57, pp.631-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2014.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01056278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf au Jurassique en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 180, pp.53-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.33-97</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006091v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Amphibiens fossiles de Bourgogne (Temnospondyles et Lissamphibiens).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Les reptiles et synapsides fossiles de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Bourillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Peyrouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Hors-série 11, pp.47-69</w:t>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.33-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00863789v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mechanism for brief glacial episodes in the Mesozoic greenhouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dromart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.PA3212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010PA002100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR relaxation of neritic carbonates: An integrated petrophysical and petrographical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Santerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 74, pp.38 - 58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2011.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic ups and downs in a disturbed Jurassic world.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (3), pp.215-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G31579.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00565862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic properties of ancient shallow-marine carbonates: effects of depositional environments and diagenetic processes (Middle Jurassic, Paris Basin, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sedimentary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (9), pp.791-807. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2110/jsr.2010.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage de déchets radioactifs en couches géologiques profondes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">uB Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, pp.111-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facies and climate/environmental changes recorded on a carbonate ramp: a sedimentological and geochemical approach on Middle Jurassic carbonates (Paris Basin, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 222 (3-4), pp.181-206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and timing of multiphase cementation in carbonates: impact of regional scale geodynamic events on the Middle Jurassic Limestones diagenesis (Paris Basin, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 222 (3-4), pp.161-180. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00434172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic fluctuations and seasonality during the Late Jurassic (Oxfordian–Early Kimmeridgian) inferred from delta18O of Paris Basin oyster shells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pucéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Joachimski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 273, pp.58-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de deux formations carbonifères du Morvan méridional dans le cadre de l'orogenèse hercynienne (Région du Creusot, Saône-et-Loire).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Gand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bonvalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bourgogne Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.37-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9246,126 +9267,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pétrographie et environnements sédimentaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pellenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345, 2016, 9782100740017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9375,185 +9396,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, plus écologique et économe que la climatisation classique pour rafraîchir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ehkasxeca⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géothermie, enjeu majeur pour la neutralité carbone des zones urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.6h3333gde⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180476v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9563,147 +9584,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Badosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bilger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Crifo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9713,100 +9734,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du contexte sédimentaire et de la diagenèse sur les propriétés pétrophysiques du Dogger calcaire de l'Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009DIJOS040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00503241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9816,105 +9837,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sédiments marins et côtiers de plate-forme : des environnements de dépôt aux réservoirs et gisements. Processus, propriétés et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Paris-Sud Orsay, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02546436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId304"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9982,51 +10003,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83245AB0"/>
+    <w:nsid w:val="D1E59C87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10213,51 +10234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05603515v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deloume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lasseur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2026.e41.1928" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558962v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2025.096" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint&#8208;b&#233;zar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nizet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-brigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6961-2177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140861556" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1oZmMzEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-4459-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05603515v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Deloume" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andrieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Lasseur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;lissi&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Husson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2026.e41.1928" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05558962v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Regnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bailly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Robion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2025.096" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635083v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pessel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Saintenoy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermann Zeyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05537694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sarda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;ger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Courtin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saint&#8208;b&#233;zar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nizet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GC012567" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05053747v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bailly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zeyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC012021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189622v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vincent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Khalil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Mejia-Duran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP548-2023-139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941533v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Bilau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gautheron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsf.2024.101969" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065352v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Azzam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blaise" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57035/journals/sdk.2024.e22.1594" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04632597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Patrier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Barbarand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.12867" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372428v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dep2.264" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lenoir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Chourio-Camacho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Richard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarantola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-023-01219-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04630975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/g52263.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106221" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199645v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Catinat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fleury" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miklos Antics" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102821" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086839v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zordan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102719" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177676v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makfoula Dewla" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2023.106379" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04194992v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174731v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Achmani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chraibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2023.105596" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948302v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bienveignant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Godeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104270" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052607v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ungemach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2023.102707" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341574v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Virolle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eid Abdelrahman" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35865.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03418643v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Techer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105131" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duteil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Bourillot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Braissant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gr&#233;goire" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Leloup" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.921154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04036744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abd Elmola" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2022.105768" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03826209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed Ali Khoudja" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carpentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Missenard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756822000772" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007140v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haurine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12795" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-237-2021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341573v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues F&#233;ni&#232;s" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2020.146" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Saint-Bezar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104772" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaumet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10347-021-00621-4" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206395v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Somogyi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-3-199-2021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257380v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lafforgue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Dekoninck" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouabdellah" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2021.104094" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104225" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pagel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Calmels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47358.1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982514v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2020.06.396" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899774v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovan Peyrotty" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana Martini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104520" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950909v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G47418.1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161868v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Luby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Portier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2019.05.010" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12520" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541856v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12384" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743245v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schneider" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2017.12.026" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813526v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gras" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Noret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.04.011" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541839v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2017.01.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45N1G62T-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Emmanuel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Loreau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2017.01.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485245v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541827v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauc&#232;de" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2016.09.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435313v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pasquet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Le Monier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durlet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40064-016-3681-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318521v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gigoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brigaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Sa&#239;ag" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Desaubliaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bucherie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2016.07.002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02541819v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rabourg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2015.06.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-015-0592-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257364v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian David" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011313" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492529v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.031" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Ploquin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Aubourg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.08.019" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4DV80TD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925823v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Robin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2013.09.008" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZ5BFVX4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968073v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.01.011" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056278v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Deconinck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jobard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2014.07.004" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W17TXP60-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987083v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pellenard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dera" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Neige" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863789v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Steyer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Peyrouse" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006091v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674790v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dromart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puc&#233;at" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010PA002100" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257351v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Santerre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2011.03.002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K5RBZBC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565862v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G31579.1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509901v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2110/jsr.2010.071" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410656v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thierry" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434208v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.005" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CB81J2XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434172v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.09.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CMS37FW-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311638v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Joachimski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.06.015" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRTX5F4G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195685v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bonvalot" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345782v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dunod.com/sciences-techniques/sciences-fondamentales/sciences-de-la-terre/master-et-doctorat/petrographie-et-environnements-sedime" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211187v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ehkasxeca" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180476v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.6h3333gde" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00503241v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009DIJOS040" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02546436v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>