--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1044,295 +1044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the hologenome concept in marine bivalvia: haemolymph microbiota as a pertinent source of probiotics for aquaculture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bouchet</w:t>
+                <w:t xml:space="preserve">Patrick Le Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Jaillet</w:t>
+                <w:t xml:space="preserve">Ivan Leguerinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Gabant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
+                <w:t xml:space="preserve">Benoît Thuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkt874⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 350 (1), pp.107-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02132866v1</w:t>
+                <w:t xml:space="preserve">hal-00948603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the hologenome concept in marine bivalvia: haemolymph microbiota as a pertinent source of probiotics for aquaculture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">cAMP protein kinase phosphorylates the Mos1 transposase and regulates its activity: evidences from mass spectrometry and biochemical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Chevalier</w:t>
+                <w:t xml:space="preserve">Jerome Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Thuillier</w:t>
+                <w:t xml:space="preserve">Luis Briseño-Roa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 350 (1), pp.107-16. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (2), pp.1117-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkt874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00948603v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Peptides from Marine Proteobacteria</w:t>
               </w:r>
@@ -1906,51 +1906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bourgougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.1153-77. </w:t>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948603v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuillier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12308" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11103632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaw Sarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrairi Taoufik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chevalier Patrick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillet Benjamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury Yannick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.46089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00989.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guyetant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00763.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Yves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aug&#233;-Gouillou Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-0025-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMRK0ZP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11103632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaw Sarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrairi Taoufik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chevalier Patrick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillet Benjamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury Yannick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.46089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00989.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guyetant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00763.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Yves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aug&#233;-Gouillou Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-0025-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMRK0ZP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>