--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2366,402 +2366,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly of the mariner Mos1 Synaptic Complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of Palindromic and Mirror Motifs within Inverted Terminal Repeats of mariner-like Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (1), pp.108-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MCB.25.7.2861-2870.2005⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368286v1</w:t>
+                <w:t xml:space="preserve">hal-05368281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariner Mos1 Transposase Dimerizes Prior to ITR Binding</w:t>
+                <w:t xml:space="preserve">Assembly of the mariner Mos1 Synaptic Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130. </w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (7), pp.2861-2870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MCB.25.7.2861-2870.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368274v1</w:t>
+                <w:t xml:space="preserve">hal-05368286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of Palindromic and Mirror Motifs within Inverted Terminal Repeats of mariner-like Elements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mariner Mos1 Transposase Dimerizes Prior to ITR Binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Germon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Hamelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Augé-Gouillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 351 (1), pp.108-116. </w:t>
+              <w:t xml:space="preserve">, 2005, 351 (1), pp.117-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2005.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11103632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaw Sarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrairi Taoufik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chevalier Patrick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillet Benjamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury Yannick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.46089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00989.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guyetant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00763.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Yves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aug&#233;-Gouillou Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-0025-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMRK0ZP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04942259v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Leroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Protat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms13020363" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M&#252;hle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laguerre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006601" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516139v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jegou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106514" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-018-9389-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Navarri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille J&#233;gou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meslet-Cladi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barbier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14030050" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00948603v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Chevalier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Leguerinel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thuillier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12308" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132866v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Jaillet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gabant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Brise&#241;o-Roa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt874" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02890705v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevalier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md11103632" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376386v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Migaw Sarra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghrairi Taoufik" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Chevalier Patrick" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brillet Benjamin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleury Yannick" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/fns.2013.46089" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857503v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Defer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Henry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bourgougnon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2013.03.357" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guillon-Munos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Petiot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00989.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858183v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md8041153" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00394312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Heuz&#233;-Vourc'H" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Planque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guyetant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00763.x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893840v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenhael Jegot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2199-9-106" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot Yves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aug&#233;-Gouillou Corinne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-006-0025-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FMRK0ZP3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368281v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aug&#233;-Gouillou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0J1D41X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Hamelin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.25.7.2861-2870.2005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368274v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Germon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2005.05.019" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGWHF7DH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>