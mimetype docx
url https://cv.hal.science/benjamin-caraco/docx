--- v0 (2026-03-20)
+++ v1 (2026-05-16)
@@ -707,1054 +707,1054 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction du dossier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet émancipateur d’André Gorz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Octobre (10), pp.53-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2510.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05443569v1</w:t>
+                <w:t xml:space="preserve">hal-05423444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet émancipateur d’André Gorz</w:t>
+                <w:t xml:space="preserve">Israël, de la crise à la tragédie Journal de l’année 2023 Saul Friedländer Traduit par Johan-Frédérik Hel Guedj Grasset, 2024, 384 p., 24 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Octobre (10), pp.53-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Septembre (9), pp.131-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2509.0131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.2510.0053⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05423444v1</w:t>
+                <w:t xml:space="preserve">hal-05314542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux célèbres inconnues, Le mystère Jeanne Weil(l), Sarah Al-Matary, Seuil, 2024, 240 p., 21,50 €</w:t>
+                <w:t xml:space="preserve">Olivier Deloignon, Une histoire de l'imprimerie et de la chose imprimée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.2501.0189⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04963717v1</w:t>
+                <w:t xml:space="preserve">hal-05082082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israël, de la crise à la tragédie Journal de l’année 2023 Saul Friedländer Traduit par Johan-Frédérik Hel Guedj Grasset, 2024, 384 p., 24 €</w:t>
+                <w:t xml:space="preserve">Deux célèbres inconnues, Le mystère Jeanne Weil(l), Sarah Al-Matary, Seuil, 2024, 240 p., 21,50 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Septembre (9), pp.131-134. </w:t>
+              <w:t xml:space="preserve">, 2025, Janvier-Février (1), pp.189-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/espri.2509.0131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/espri.2501.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314542v1</w:t>
+                <w:t xml:space="preserve">hal-04963717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deloignon, Une histoire de l'imprimerie et de la chose imprimée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction du dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertho-Lavenir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lehoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05082082v1</w:t>
+                <w:t xml:space="preserve">halshs-05443569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t>
+                <w:t xml:space="preserve">Comment s’invente la sociologie. Parcours, expériences et pratiques croisés Luc Boltanski, Arnaud Esquerre et Jeanne Lazarus Flammarion, 2024, 448 p., 24 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Esprit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Juillet-Août (7-8), pp.186-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2407.0186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04620299v1</w:t>
+                <w:t xml:space="preserve">hal-04971905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je te laisse dormir, Edith Bruck, Traduit par René de Ceccatty, Éditions du sous-sol, 2023, 320 p., 22,50 €</w:t>
+                <w:t xml:space="preserve">Pocahontas au pays des merveilles, Klaus Theweleit, Traduit par Christophe Lucchese, Préface de Claro, L’Arche, 2024, 768 p., 27 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Janvier-Février (1), pp.199-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2401.0199⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Novembre (11), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2411.0135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971920v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment s’invente la sociologie. Parcours, expériences et pratiques croisés Luc Boltanski, Arnaud Esquerre et Jeanne Lazarus Flammarion, 2024, 448 p., 24 €</w:t>
+                <w:t xml:space="preserve">La méthode de La Méthode. Le manuscrit perdu, Edgar Morin, Avec la collaboration de Jean Tellez, Actes Sud, 2024, 400 p., 24,50 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Juillet-Août (7-8), pp.186-188. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2407.0186⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Novembre (11), pp.126-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2411.0126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971905v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pocahontas au pays des merveilles, Klaus Theweleit, Traduit par Christophe Lucchese, Préface de Claro, L’Arche, 2024, 768 p., 27 €</w:t>
+                <w:t xml:space="preserve">Lütten Klein : vivre en Allemagne de l’Est. Une société en transition , Steffen Mau, Trad. par Christophe Lucchese, préface de Nicolas Offenstadt, Maison des sciences de l’homme, 2021, 270 p., 23 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Novembre (11), pp.135-139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2411.0135⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Janvier-Février (1), pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2401.0173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963738v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthode de La Méthode. Le manuscrit perdu, Edgar Morin, Avec la collaboration de Jean Tellez, Actes Sud, 2024, 400 p., 24,50 €</w:t>
+                <w:t xml:space="preserve">Comment le droit nous rapproche de la nature. Sacha Bourgeois-Gironde , Presses universitaires de France, 2024, 96 p., 8 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Novembre (11), pp.126-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2411.0126⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Juin (6), pp.148-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2406.0148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963732v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lütten Klein : vivre en Allemagne de l’Est. Une société en transition , Steffen Mau, Trad. par Christophe Lucchese, préface de Nicolas Offenstadt, Maison des sciences de l’homme, 2021, 270 p., 23 €</w:t>
+                <w:t xml:space="preserve">Je te laisse dormir, Edith Bruck, Traduit par René de Ceccatty, Éditions du sous-sol, 2023, 320 p., 22,50 €</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Esprit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Janvier-Février (1), pp.173-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/espri.2401.0173⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Janvier-Février (1), pp.199-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/espri.2401.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971917v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment le droit nous rapproche de la nature. Sacha Bourgeois-Gironde , Presses universitaires de France, 2024, 96 p., 8 €</w:t>
+                <w:t xml:space="preserve">Le festival [En]Quête de sciences : l'évolution d'une manifestation scientifique pour et par les étudiant·es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Legalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Esprit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.5-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04971914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04620299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents publics et l'environnement</w:t>
               </w:r>
@@ -2288,691 +2288,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01501993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse et structure du discours critique de Jean-Christophe Menu</w:t>
+                <w:t xml:space="preserve">Le catalogue au service de l’indépendance éditoriale en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belphegor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 190, pp.3-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/belphegor.811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4074/S0336150016014010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01387233v1</w:t>
+                <w:t xml:space="preserve">halshs-01476655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le catalogue au service de l’indépendance éditoriale en bande dessinée</w:t>
+                <w:t xml:space="preserve">Genèse et structure du discours critique de Jean-Christophe Menu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 190, pp.3-24. </w:t>
+              <w:t xml:space="preserve">Belphegor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0336150016014010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/belphegor.811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01476655v1</w:t>
+                <w:t xml:space="preserve">halshs-01387233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel WIEVIORKA, L'impératif numérique</w:t>
+                <w:t xml:space="preserve">Olivier ERTZSCHEID, Qu'est-ce que l'identité numérique ? Enjeux, outils, méthodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.189-191</w:t>
+              <w:t xml:space="preserve">, 2014, pp.192-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00987757v1</w:t>
+                <w:t xml:space="preserve">halshs-01053566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier ERTZSCHEID, Qu'est-ce que l'identité numérique ? Enjeux, outils, méthodologies</w:t>
+                <w:t xml:space="preserve">Roberto CASATI, Contre le colonialisme numérique. Manifeste pour continuer à lire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.192-193</w:t>
+              <w:t xml:space="preserve">, 2014, pp.187-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01053566v1</w:t>
+                <w:t xml:space="preserve">halshs-00987691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto CASATI, Contre le colonialisme numérique. Manifeste pour continuer à lire</w:t>
+                <w:t xml:space="preserve">Yves GINGRAS, Les dérives de l'évaluation de la recherche. Du bon usage de la bibliométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.187-189</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00987691v1</w:t>
+                <w:t xml:space="preserve">halshs-01009987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves GINGRAS, Les dérives de l'évaluation de la recherche. Du bon usage de la bibliométrie</w:t>
+                <w:t xml:space="preserve">La tragédie des services communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, 1, pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01009987v1</w:t>
+                <w:t xml:space="preserve">hal-01053558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tragédie des services communs</w:t>
+                <w:t xml:space="preserve">Michel WIEVIORKA, L'impératif numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 1, pp.161-166</w:t>
+              <w:t xml:space="preserve">, 2014, pp.189-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01053558v1</w:t>
+                <w:t xml:space="preserve">halshs-00987757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communication éditoriale : un outil de légitimation. Le cas de L'Association</w:t>
+                <w:t xml:space="preserve">Les enquêtes ethnographiques en bibliothèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.79-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868180v1</w:t>
+                <w:t xml:space="preserve">hal-00820316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enquêtes ethnographiques en bibliothèque</w:t>
+                <w:t xml:space="preserve">La communication éditoriale : un outil de légitimation. Le cas de L'Association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comicalités. Études de culture graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://comicalites.revues.org/1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/comicalites.1707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820316v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00868180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les digital humanities et les bibliothèques</w:t>
               </w:r>
@@ -3955,441 +3955,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04061941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence des espaces de sociabilité sur la création en bande dessinée</w:t>
+                <w:t xml:space="preserve">Écrire l’histoire d’un éditeur de bande dessinée : une nécessaire approche plurielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les lieux de sociabilités artistiques et littéraires (XVIIIe-XXIe siècles), Septièmes journées d’études du groupe COnTEXTES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2016, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">La bande dessinée : quelles recherches ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Sorbonne - Université Paris-XIII, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01316348v1</w:t>
+                <w:t xml:space="preserve">halshs-01330528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire l’histoire d’un éditeur de bande dessinée : une nécessaire approche plurielle</w:t>
+                <w:t xml:space="preserve">L'influence des espaces de sociabilité sur la création en bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La bande dessinée : quelles recherches ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Sorbonne - Université Paris-XIII, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Les lieux de sociabilités artistiques et littéraires (XVIIIe-XXIe siècles), Septièmes journées d’études du groupe COnTEXTES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, May 2016, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01330528v1</w:t>
+                <w:t xml:space="preserve">halshs-01316348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuser et distribuer en toute indépendance : un enjeu pour les éditeurs alternatifs de bande dessinée</w:t>
+                <w:t xml:space="preserve">L'édition électronique, tour d'horizon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx ICCA; LabSIC, Nov 2015, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">Humanités &amp; numérique #2 l'édition électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHCSC; DYPAC, Feb 2015, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01236577v1</w:t>
+                <w:t xml:space="preserve">halshs-01114252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'édition électronique, tour d'horizon</w:t>
+                <w:t xml:space="preserve">Diffuser et distribuer en toute indépendance : un enjeu pour les éditeurs alternatifs de bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités &amp; numérique #2 l'édition électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CHCSC; DYPAC, Feb 2015, Saint-Quentin-en-Yvelines, France</w:t>
+              <w:t xml:space="preserve">Culture et (in)dépendances. Les enjeux de l’indépendance dans les industries culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx ICCA; LabSIC, Nov 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01114252v1</w:t>
+                <w:t xml:space="preserve">halshs-01236577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude socio-historique de la bande dessinée : de la convergence des problématiques à la collaboration méthodologique ?</w:t>
+                <w:t xml:space="preserve">Marcel Schwob en bande dessinée : un hommage en forme de désacralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La "Sociologie des arts et de la culture" et ses frontières. Esquisse pour une auto-analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RT14 de l'Association Française de Sociologie, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Styles et figures d'auteurs : quelle autorité pour la bande dessinée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Dürrenmatt, Véronique Gély, Clotilde Thouret, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01081927v1</w:t>
+                <w:t xml:space="preserve">halshs-01086126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Schwob en bande dessinée : un hommage en forme de désacralisation</w:t>
+                <w:t xml:space="preserve">L’étude socio-historique de la bande dessinée : de la convergence des problématiques à la collaboration méthodologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caraco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Styles et figures d'auteurs : quelle autorité pour la bande dessinée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Dürrenmatt, Véronique Gély, Clotilde Thouret, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">La "Sociologie des arts et de la culture" et ses frontières. Esquisse pour une auto-analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RT14 de l'Association Française de Sociologie, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01086126v1</w:t>
+                <w:t xml:space="preserve">halshs-01081927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction de la journée d'étude : &amp;quot; Bibliothèques et chercheurs en SHS</w:t>
               </w:r>
@@ -4654,51 +4654,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4CB3667"/>
+    <w:nsid w:val="73FEE32A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4885,51 +4885,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-caraco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0519-2796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19679918X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2017PA01H002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histoire-sociale.univ-paris1.fr/spip.php?article806&amp;var_mode=calcul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_la_bande_dessinee_en_france-9782348087783" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/une-histoire-de-lassociation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04711574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lehoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kohn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443569v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05423444v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2510.0053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0189" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314542v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2509.0131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05082082v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2401.0199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971905v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2407.0186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963738v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0135" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963732v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0126" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971917v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2401.0173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2406.0148" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2312.0146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.4646" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.171.0042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.811" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016014010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987691v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00868180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00820316v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00686662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00686664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00688825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316348v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330528v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236577v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086126v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00719847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-caraco" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-0519-2796" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/19679918X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://theses.fr/2017PA01H002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://histoire-sociale.univ-paris1.fr/spip.php?article806&amp;var_mode=calcul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417255v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caraco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/histoire_de_la_bande_dessinee_en_france-9782348087783" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04788523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/une-histoire-de-lassociation/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04711574v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertho-Lavenir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lehoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fdx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05095003v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Kohn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.3653" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05423444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2510.0053" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314542v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2509.0131" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05082082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963717v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2501.0189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05443569v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2407.0186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0135" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963732v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2411.0126" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2401.0173" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2406.0148" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2401.0199" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04620299v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Dufay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Legalle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04156877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Lef&#233;bure" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04971925v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2312.0146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03666678v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.053.0203" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.4646" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.6309" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.171.0042" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01476655v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0336150016014010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387233v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.811" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01053566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009987v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053558v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00820316v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00868180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.1707" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00686662v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884887v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesenssib.10496" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lesage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Br&#233;an" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062509v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02062507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613613v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01555248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://memsic.ccsd.cnrs.fr/mem_00686664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00688825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01330528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316348v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01114252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086126v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01081927v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00719847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172608v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Chouvel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>