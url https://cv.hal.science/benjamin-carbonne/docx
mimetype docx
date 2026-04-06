--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -300,286 +300,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascading effects of landscape, mediated by mesoclimate, on carabid communities and weed seed predation in winter cereals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Uroy</w:t>
+                <w:t xml:space="preserve">Sandrine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Maux</w:t>
+                <w:t xml:space="preserve">Emilien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 782, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104911v1</w:t>
+                <w:t xml:space="preserve">hal-05122229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la régulation naturelle sur la flore adventice et le rendement. Une étude menée en région Bourgogne-Franche-Comté a quantifié les services de régulation naturelle fournis par les invertébrés et vertébrés granivores</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dosset</w:t>
+                <w:t xml:space="preserve">Cascading effects of landscape, mediated by mesoclimate, on carabid communities and weed seed predation in winter cereals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Uroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">Olivier Jambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Laurent</w:t>
+                <w:t xml:space="preserve">Caroline Le Maux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 393 (109776), pp.109776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2025.109776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05122229v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional redundancy of weed seed predation is reduced by intensified agriculture</w:t>
               </w:r>
@@ -693,295 +693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape structure influences grassland productivity through plant functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357, pp.108650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192268v1</w:t>
+                <w:t xml:space="preserve">hal-04195133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape structure influences grassland productivity through plant functional diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Muneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lecoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fabre</w:t>
+                <w:t xml:space="preserve">E. Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">C Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 357, pp.108650. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195133v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 141, pp.104148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1205,51 +1205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resilience of weed seedbank regulation by carabid beetles, at continental scales, to alternative prey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Neidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1512,51 +1512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Charalabidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.396-406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1642,51 +1642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36, pp.13-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1752,51 +1752,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed predation reduces weed biomass and contributes to crop productivity in arable fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,312 +2242,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735826v1</w:t>
+                <w:t xml:space="preserve">hal-02908523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
+                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788772v1</w:t>
+                <w:t xml:space="preserve">hal-02735826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908523v1</w:t>
+                <w:t xml:space="preserve">hal-02788772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
@@ -2559,51 +2559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Landscape management for functional biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International organisation for biological and integrated control (IOBC)., Mar 2019, Wageningen, Netherlands. pp.142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2654,51 +2654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants Département SPE INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2906,51 +2906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ème Journée des Doctorants du Département SPE INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Nice, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3001,51 +3001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie-2018, International Conference of Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3096,51 +3096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. European Carabidologist Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Rennes, France. , 92 p., 2017, Regulation of Weeds and Pests</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E4097F"/>
+    <w:nsid w:val="5940B7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-carbonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1288-4213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-carbonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1288-4213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>