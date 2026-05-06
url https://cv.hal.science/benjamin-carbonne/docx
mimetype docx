--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -693,295 +693,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape structure influences grassland productivity through plant functional diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lecoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">L. Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Fabre</w:t>
+                <w:t xml:space="preserve">E. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Carbonne</w:t>
+                <w:t xml:space="preserve">E. Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108650⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04195133v1</w:t>
+                <w:t xml:space="preserve">hal-04192268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation agriculture affects multitrophic interactions driving the efficacy of weed biological control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape structure influences grassland productivity through plant functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Rapinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C Ducourtieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 60 (9), pp.1904-1916. </w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 357, pp.108650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2023.108650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192268v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04195133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect effects of landscape and field management intensity on carabids through trophic resources and weeds</w:t>
               </w:r>
@@ -2242,312 +2242,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
+                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02908523v1</w:t>
+                <w:t xml:space="preserve">hal-02735826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
+                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735826v1</w:t>
+                <w:t xml:space="preserve">hal-02788772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une meilleure compréhension de la prédation des graines adventices par les carabes en grandes cultures</w:t>
+                <w:t xml:space="preserve">Toward a better understanding of in-field weed regulation by carabid beetles, and their functional characteristics, in European arable landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). FRA., Jun 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">19th European Carabidologsit Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788772v1</w:t>
+                <w:t xml:space="preserve">hal-02908523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better prediction of in-field weed regulation by carabid beetles in European arable landscapes</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5940B7DA"/>
+    <w:nsid w:val="7F543A6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3589,51 +3589,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-carbonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1288-4213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195133v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fabre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108650" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-carbonne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1288-4213" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453827v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chauvel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ducourtieux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110196" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Laurent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104911v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Uroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jambon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Maux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.109776" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Daouti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Neidel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Va&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Traugott" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14411" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Muneret" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laurent" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Felten" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ducourtieux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14475" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195133v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lecoq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fabre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rapinel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2023.108650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03604950v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bohan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffov&#225;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Frei" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14043" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02942831v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Foffova" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76305-w" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charalabidis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078541v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Dechaume-Moncharmont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2019.02.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04604464v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208287v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146896v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03543555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788772v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908523v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787033v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789744v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chatagnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Krzyzaniak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lacroix" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786607v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787019v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03163078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCK047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>