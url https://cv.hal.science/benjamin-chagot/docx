--- v0 (2026-03-18)
+++ v1 (2026-04-23)
@@ -1008,51 +1008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of polyketide synthases from the SAXS structure of a complete module</w:t>
+                <w:t xml:space="preserve">Insights into the function of trans-acyl transferase polyketide synthases from the SAXS structure of a complete module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dorival</w:t>
@@ -1087,106 +1087,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C407 - C407. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (8), pp.3081-3095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273314095928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc53511h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653555v1</w:t>
+                <w:t xml:space="preserve">hal-01453210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the function of trans-acyl transferase polyketide synthases from the SAXS structure of a complete module</w:t>
+                <w:t xml:space="preserve">Function of polyketide synthases from the SAXS structure of a complete module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dorival</w:t>
@@ -1221,82 +1221,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (8), pp.3081-3095. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C407 - C407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc53511h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273314095928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453210v1</w:t>
+                <w:t xml:space="preserve">hal-01653555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Histone Deacetylase 3 Causes Replication Stress in Cutaneous T Cell Lymphoma</w:t>
               </w:r>
@@ -2495,798 +2495,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the molecular contacts between maurotoxin and Kv1.2 channel augments ligand affinity.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An unusual fold for potassium channel blockers: NMR structure of three toxins from the scorpion Opisthacanthus madagascariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarrah M'Barek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+                <w:t xml:space="preserve">Li Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Andreotti</w:t>
+                <w:t xml:space="preserve">Joost Pil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Visan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+                <w:t xml:space="preserve">Jan Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20509⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 388 (1), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00381749v1</w:t>
+                <w:t xml:space="preserve">hal-01636774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of two insect-specific spider toxins and their pharmacological interaction with the insect voltage-gated Na+ channel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the molecular contacts between maurotoxin and Kv1.2 channel augments ligand affinity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ferrat</w:t>
+                <w:t xml:space="preserve">Violeta Visan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bosmans</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 59 (2), pp.368 - 379. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20424⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 60 (3), pp.401-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636782v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of APETx1 from the sea anemone Anthopleura elegantissima: A new fold for an HERG toxin</w:t>
+                <w:t xml:space="preserve">Solution structure of APETx2, a specific peptide inhibitor of ASIC3 proton-gated channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Diochot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pimentel</w:t>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20425⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (8), pp.2003-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.051378905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636397v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of APETx2, a specific peptide inhibitor of ASIC3 proton-gated channels</w:t>
+                <w:t xml:space="preserve">Solution structure of APETx1 from the sea anemone Anthopleura elegantissima: A new fold for an HERG toxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Bernard</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.051378905⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2), pp.380 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636767v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual fold for potassium channel blockers: NMR structure of three toxins from the scorpion Opisthacanthus madagascariensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution structure of two insect-specific spider toxins and their pharmacological interaction with the insect voltage-gated Na+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tytgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2), pp.368 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BJ20041705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01636774v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of Phrixotoxin 1, a specific peptide inhibitor of Kv4 potassium channels from the venom of the theraphosid spider Phrixotrichus auratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elba Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
+                <w:t xml:space="preserve">Decrypting structure-function relationships in modular PKSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira J Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
@@ -3817,97 +3817,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">From mutases to megasynthases: celebrating the career of Professor Peter Leadlay. Retirement symposium for Prof. Peter Leadlay.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956684v1</w:t>
+                <w:t xml:space="preserve">hal-03016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting structure-function relationships in modular PKSs</w:t>
+                <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira J Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
@@ -3942,73 +3942,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From mutases to megasynthases: celebrating the career of Professor Peter Leadlay. Retirement symposium for Prof. Peter Leadlay.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016899v1</w:t>
+                <w:t xml:space="preserve">hal-02956684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gusenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Berlage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Burkhart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Weissman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cb00075g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cox" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36974-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Risser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos-Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dorival" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dr&#228;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06323-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Annaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramboarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cukkemane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.613166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Davison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Rabeharindranto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314095928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53511h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Bhaskara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy R. Stengel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sirbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Damo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Feldkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Chazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-230-8_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petitpas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-601KT7NZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Chazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F. Eichman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.131276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Pruitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.018929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Potet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash C. Viswanathan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Z. Stepanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806871200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Balser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807747200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051860606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas N Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381749v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah M'Barek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Visan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20509" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8849Z9FP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636782v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosmans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tytgat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimentel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20424" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD80661F9EA5491AE30BD349C588B2A560E3B54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636397v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Darbon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20425" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC7917EF69E318F01CCC7D54784B26334A1210A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636767v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051378905" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Dai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Pil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tytgat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041705" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Villegas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03584304" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gusenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Berlage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Burkhart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Weissman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cb00075g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cox" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36974-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Risser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos-Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dorival" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dr&#228;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06323-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Annaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramboarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cukkemane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.613166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Davison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Rabeharindranto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53511h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314095928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Bhaskara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy R. Stengel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sirbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Damo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Feldkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Chazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-230-8_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petitpas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-601KT7NZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Chazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F. Eichman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.131276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Pruitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.018929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Potet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash C. Viswanathan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Z. Stepanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806871200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Balser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807747200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051860606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas N Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Pil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tytgat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah M'Barek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Visan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8849Z9FP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051378905" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Darbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20425" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC7917EF69E318F01CCC7D54784B26334A1210A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosmans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tytgat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimentel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD80661F9EA5491AE30BD349C588B2A560E3B54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Villegas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03584304" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>