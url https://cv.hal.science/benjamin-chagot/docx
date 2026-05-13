--- v1 (2026-04-23)
+++ v2 (2026-05-13)
@@ -1008,51 +1008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the function of trans-acyl transferase polyketide synthases from the SAXS structure of a complete module</w:t>
+                <w:t xml:space="preserve">Function of polyketide synthases from the SAXS structure of a complete module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dorival</w:t>
@@ -1087,106 +1087,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5 (8), pp.3081-3095. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C407 - C407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3sc53511h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S2053273314095928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453210v1</w:t>
+                <w:t xml:space="preserve">hal-01653555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Function of polyketide synthases from the SAXS structure of a complete module</w:t>
+                <w:t xml:space="preserve">Insights into the function of trans-acyl transferase polyketide synthases from the SAXS structure of a complete module</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dorival</w:t>
@@ -1221,82 +1221,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 70 (a1), pp.C407 - C407. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (8), pp.3081-3095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2053273314095928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3sc53511h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653555v1</w:t>
+                <w:t xml:space="preserve">hal-01453210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of Histone Deacetylase 3 Causes Replication Stress in Cutaneous T Cell Lymphoma</w:t>
               </w:r>
@@ -1881,412 +1881,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Function Analysis of Inositol Hexakisphosphate-induced Autoprocessing in Clostridium difficile Toxin A</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution NMR Structure of the C-terminal EF-hand Domain of Human Cardiac Sodium Channel Na V 1.5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory Pruitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+                <w:t xml:space="preserve">Franck Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Cover</w:t>
+                <w:t xml:space="preserve">Jeffrey R. Balser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter J. Chazin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (33), pp.21934 - 21940. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M109.018929⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 284 (10), pp.6436 - 6445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M807747200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637796v1</w:t>
+                <w:t xml:space="preserve">hal-01636789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Interactions between Distinct Sodium Channel Cytoplasmic Domains through the Action of Calmodulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea Anghelescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Potet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+                <w:t xml:space="preserve">Prakash C. Viswanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Z. Stepanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 284 (13), pp.8846 - 8854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M806871200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution NMR Structure of the C-terminal EF-hand Domain of Human Cardiac Sodium Channel Na V 1.5</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-Function Analysis of Inositol Hexakisphosphate-induced Autoprocessing in Clostridium difficile Toxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Pruitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Potet</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Cover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter J. Chazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey R. Balser</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ben Spiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 284 (10), pp.6436 - 6445. </w:t>
+              <w:t xml:space="preserve">, 2009, 284 (33), pp.21934 - 21940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M807747200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M109.018929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636789v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of PcFK1, a spider peptide active against Plasmodium falciparum</w:t>
               </w:r>
@@ -2495,798 +2495,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01652606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An unusual fold for potassium channel blockers: NMR structure of three toxins from the scorpion Opisthacanthus madagascariensis</w:t>
+                <w:t xml:space="preserve">Solution structure of APETx2, a specific peptide inhibitor of ASIC3 proton-gated channels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Dai</w:t>
+                <w:t xml:space="preserve">Pierre Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joost Pil</w:t>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Tytgat</w:t>
+                <w:t xml:space="preserve">Cedric Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BJ20041705⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 14 (8), pp.2003-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.051378905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01636774v1</w:t>
+                <w:t xml:space="preserve">hal-01636767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the molecular contacts between maurotoxin and Kv1.2 channel augments ligand affinity.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution structure of APETx1 from the sea anemone Anthopleura elegantissima: A new fold for an HERG toxin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Diochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lazdunski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Andreotti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Darbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 60 (3), pp.401-11. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20509⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 59 (2), pp.380 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00381749v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of APETx2, a specific peptide inhibitor of ASIC3 proton-gated channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution structure of two insect-specific spider toxins and their pharmacological interaction with the insect voltage-gated Na+ channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bosmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tytgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pimentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Lazdunski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1110/ps.051378905⟩</w:t>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 59 (2), pp.368 - 379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636767v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of APETx1 from the sea anemone Anthopleura elegantissima: A new fold for an HERG toxin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the molecular contacts between maurotoxin and Kv1.2 channel augments ligand affinity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarrah M'Barek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Darbon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Visan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mansuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 59 (2), pp.380 - 386. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20425⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 60 (3), pp.401-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.20509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636397v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00381749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution structure of two insect-specific spider toxins and their pharmacological interaction with the insect voltage-gated Na+ channel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bosmans</w:t>
+                <w:t xml:space="preserve">An unusual fold for potassium channel blockers: NMR structure of three toxins from the scorpion Opisthacanthus madagascariensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pimentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tytgat</w:t>
+                <w:t xml:space="preserve">Li Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pimentel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Chagot</w:t>
+                <w:t xml:space="preserve">Joost Pil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tytgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.20424⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 388 (1), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BJ20041705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01636782v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution structure of Phrixotoxin 1, a specific peptide inhibitor of Kv4 potassium channels from the venom of the theraphosid spider Phrixotrichus auratus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Chagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elba Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3738,51 +3738,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decrypting structure-function relationships in modular PKSs</w:t>
+                <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira J Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
@@ -3817,97 +3817,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From mutases to megasynthases: celebrating the career of Professor Peter Leadlay. Retirement symposium for Prof. Peter Leadlay.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd European Conference on Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016899v1</w:t>
+                <w:t xml:space="preserve">hal-02956684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
+                <w:t xml:space="preserve">Decrypting structure-function relationships in modular PKSs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira J Weissman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Davison</w:t>
@@ -3942,73 +3942,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Risser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Conference on Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Frankfurt, Germany</w:t>
+              <w:t xml:space="preserve">From mutases to megasynthases: celebrating the career of Professor Peter Leadlay. Retirement symposium for Prof. Peter Leadlay.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02956684v1</w:t>
+                <w:t xml:space="preserve">hal-03016899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structural biology of modular polyketide synthases: insights and implications for synthetic biology</w:t>
               </w:r>
@@ -4413,51 +4413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gusenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Berlage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Burkhart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Weissman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cb00075g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cox" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36974-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Risser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos-Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dorival" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dr&#228;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06323-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Annaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramboarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cukkemane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.613166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Davison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Rabeharindranto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53511h" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653555v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314095928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Bhaskara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy R. Stengel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sirbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Damo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Feldkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Chazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-230-8_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petitpas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-601KT7NZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Chazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F. Eichman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.131276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Pruitt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cover" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spiller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.018929" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Potet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash C. Viswanathan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Z. Stepanovic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806871200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Balser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807747200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051860606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas N Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Pil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tytgat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041705" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381749v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah M'Barek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Visan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20509" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8849Z9FP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636767v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051378905" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Darbon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20425" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC7917EF69E318F01CCC7D54784B26334A1210A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636782v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosmans" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tytgat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimentel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20424" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD80661F9EA5491AE30BD349C588B2A560E3B54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Villegas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03584304" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016899v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956684v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05051199v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gusenda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Berlage" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Burkhart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J. Weissman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2025.103762" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04644892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Scat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Weissman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cb00075g" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064366v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Collin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Russell Cox" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Paris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacob" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36974-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02926190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Risser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos-Morais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gruez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2020.107581" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01980537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dorival" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dr&#228;ger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06323-w" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452317v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Annaval" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b13372" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449521v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Langlois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ramboarina" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Cukkemane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auzat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.613166" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Davison" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hery Rabeharindranto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Mazon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273314095928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453210v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3sc53511h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Wells" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srividya Bhaskara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy R. Stengel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Zhao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Sirbu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0068915" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637792v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Damo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Feldkamp" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J Chazin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-62703-230-8_11" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637793v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallopin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petitpas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gilquin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23191" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-601KT7NZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636790v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter J. Chazin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2010.11.046" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Robertson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandt F. Eichman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.131276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Potet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey R. Balser" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M807747200" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637798v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Anghelescu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash C. Viswanathan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Z. Stepanovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806871200" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Pruitt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cover" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Spiller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M109.018929" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pimentel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soo-Jin Choi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guette" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Camadro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051860606" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652606v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas N Shah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escoubas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Diochot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lazdunski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.051378905" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636397v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Darbon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CBC7917EF69E318F01CCC7D54784B26334A1210A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636782v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferrat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bosmans" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tytgat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pimentel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20424" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BAD80661F9EA5491AE30BD349C588B2A560E3B54/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00381749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah M'Barek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreotti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Visan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mansuelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.20509" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8849Z9FP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636774v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Dai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Pil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tytgat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20041705" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elba Villegas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ferrat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.03584304" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05390072v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956682v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira J Weissman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Malo Massicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael dos Santos Morais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197996v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Dhalleine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Schwartz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Quinternet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Petre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956684v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016899v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01736000v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01735998v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>