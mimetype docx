--- v0 (2026-03-06)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Chambelland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en aménagement et urbanisme - IUT Bordeaux Montaigne - UMR 5319 CNRS - Passages </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9595-9596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228238609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Maître de conférences en aménagement et urbanisme, IUT Bordeaux Montaigne - UMR 5319 CNRS Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Bachelor Universitaire de Technologie &amp;quot;Villes et Territoires Durables&amp;quot; - Département Carrières Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 2025 (2 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Maître de conférences associé (MCA), IUT Bordeaux MontaigneUMR 5319 CNRS Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&Chargé de mission Paysages - SMIDDESTSyndicat Mixte pour le Développement Durable de l'estuaire de la Gironde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2023 (3 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Chercheur-chargé de projet, contractuel</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – UMR 5319 Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&Animateur du PAT Rive Droite :Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche QualipSo : Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale : une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2020 (5 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Animateur du parcLAB : le laboratoire du parc des Coteaux (240 ha) :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.parclab.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 - 2015 (7 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Paysagiste dplg indépendantCo-fondateur de l’atelier de paysage alpage : atelier de paysage en partage</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.collectif-alpage.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RÉSEAUX PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury du concours des agents de maîtrise, des techniciens et des ingénieurs territoriaux de la fonction publique, spécialités environnement, espace vert, aménagement du territoire // CDG 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury régional du label Villes et villages Fleuris durant 4 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Doctorat en architecture et paysage (CIFRE)École Doctorale Montaigne Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Passages - UMR 5319 du CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chambelland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion jardinière des paysages : le &amp;quot;parc des Coteaux&amp;quot; en recherche et en projet : expérimentations, retours réflexifs et propositions d'actions sur la rive droite de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Paysagiste diplômé par le gouvernement (dplg)École nationale supérieure d’architecture et de paysage de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chambelland. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cailloux dans les poches ; une expérience de projet partagé à Blanquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Travail personnel de fin d’étude de la formation paysagiste, 2008</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage. Revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dimension sociale pour le projet alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets alimentaires territoriaux : Vers des actions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Matière à débattre et décider, 9782759237876. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner l’éthique de la médiation ; Mise en perspectives des liens entre médiation, éthique et jardinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle : quels rapports à la médiation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement urbain, réorientations productives et recherche de compromis dans la transition écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Garden Management&amp;quot; of Landscapes. Reflexive feedback from the ParcLAB experience conducted on the right bank of Bordeaux metropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Landscape Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.40-53. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18626033.2021.2015204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de paysage intercommunal comme terrain de coopération territoriale L’expérience du « Laboratoire du parc des Coteaux » dans la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 10, n°2, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions paysagères entre recherches et projets. Sept années de tâtonnements et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action en expériences : histoire, pratiques, enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Méthodes du Centre Émile Durkheim, Jun 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture de proximité comme socle d’un système urbain social et solidaire : le cas du « Grand Projet des Villes de la Rive Droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agro-environnementale au son du Canon : retour sur un espace-enjeux de la métropole de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l'APERAU « Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle attention portée envers &amp;quot;le paysage&amp;quot; et envers &amp;quot;les paysages&amp;quot;? Analyse croisée des regards et pratiques des acteurs du parc des Coteaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Didactique du paysage », Séminaire # 2 du programme de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage ; retour d'expériences entre recherche et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de George Bertrand et Serge Briffaud, Oct 2008, Arthous, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages fluvio-marins face aux changements climatiques : perspectives franco-vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences Humaines de Bordeaux; CNRS (UMR 5319 Passages). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du Sud-Est et France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-atelier du programme RIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pessac (Bordeaux), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion jardinière des paysages : le &amp;quot;parc des Coteaux&amp;quot; en recherche et en projet : expérimentations, retours réflexifs et propositions d'actions sur la rive droite de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019BOR30033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02434438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId54"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Chambelland </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférences en aménagement et urbanisme - IUT Bordeaux Montaigne - UMR 5319 CNRS - Passages </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9595-9596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228238609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARCOURS PROFESSIONNEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Maître de conférences en aménagement et urbanisme, IUT Bordeaux Montaigne - UMR 5319 CNRS Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable du Bachelor Universitaire de Technologie &amp;quot;Villes et Territoires Durables&amp;quot; - Département Carrières Sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 2025 (2 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Maître de conférences associé (MCA), IUT Bordeaux MontaigneUMR 5319 CNRS Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&Chargé de mission Paysages - SMIDDESTSyndicat Mixte pour le Développement Durable de l'estuaire de la Gironde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 - 2023 (3 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Chercheur-chargé de projet, contractuel</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">CNRS – UMR 5319 Passages</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">&Animateur du PAT Rive Droite :Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Programme de recherche QualipSo : Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale : une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 - 2020 (5 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Animateur du parcLAB : le laboratoire du parc des Coteaux (240 ha) :</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.parclab.wordpress.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 - 2015 (7 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Paysagiste dplg indépendantCo-fondateur de l’atelier de paysage alpage : atelier de paysage en partage</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.collectif-alpage.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPLICATION DANS DES RÉSEAUX PROFESSIONNELS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury du concours des agents de maîtrise, des techniciens et des ingénieurs territoriaux de la fonction publique, spécialités environnement, espace vert, aménagement du territoire // CDG 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jury régional du label Villes et villages Fleuris durant 4 ans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURSUS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Doctorat en architecture et paysage (CIFRE)École Doctorale Montaigne Humanités</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Passages - UMR 5319 du CNRS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Groupement d’intérêt public « Grand Projet des Villes Rive Droite »</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chambelland. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion jardinière des paysages : le &amp;quot;parc des Coteaux&amp;quot; en recherche et en projet : expérimentations, retours réflexifs et propositions d'actions sur la rive droite de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Thèse de doctorat, 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> -Paysagiste diplômé par le gouvernement (dplg)École nationale supérieure d’architecture et de paysage de Bordeaux</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Chambelland. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des cailloux dans les poches ; une expérience de projet partagé à Blanquefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Travail personnel de fin d’étude de la formation paysagiste, 2008</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage(s) en partage. Vingt ans de médiation paysagère entre théorie et pratique : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage. Revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, 2022, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.29100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération et transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite dans la Métropole de Bordeaux : entre adhésion et enrôlement des acteurs de l’ESS dans le cadre d’un Projet Alimentaire Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Timothée Duverger; Abdourahmane Ndiaye; Vincent Lhuillier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ESS en transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bord De L'eau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Territoires de l'ESS, 9782356870385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle dimension sociale pour le projet alimentaire territorial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les projets alimentaires territoriaux : Vers des actions collectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Matière à débattre et décider, 9782759237876. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35690/978-2-7592-3788-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jardiner l’éthique de la médiation ; Mise en perspectives des liens entre médiation, éthique et jardinage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animation socioculturelle : quels rapports à la médiation ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, 2018, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménagement urbain, réorientations productives et recherche de compromis dans la transition écologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Garden Management&amp;quot; of Landscapes. Reflexive feedback from the ParcLAB experience conducted on the right bank of Bordeaux metropolis (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Landscape Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (2), pp.40-53. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/18626033.2021.2015204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un projet de paysage intercommunal comme terrain de coopération territoriale L’expérience du « Laboratoire du parc des Coteaux » dans la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 10, n°2, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.14134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inclusion numérique à Lormont, Cenon et Floirac : Mise en valeur d’un diagnostic territorial par le fanzine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repenser l’animation socio-culturelle à l’ère du numérique Inclusion, éducation et engagement - 42ème colloque international ISIAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT Bordeaux Montaigne - pôle Carrières Sociales, Jan 2026, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05543072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions paysagères entre recherches et projets. Sept années de tâtonnements et questionnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche-action en expériences : histoire, pratiques, enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Méthodes du Centre Émile Durkheim, Jun 2023, Pessac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04153991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agro-environnementale au son du Canon : retour sur un espace-enjeux de la métropole de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Internationales en Urbanisme de l'APERAU « Transition écologique. Quelles évolutions attendues des pratiques en urbanisme ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la transition alimentaire sur le territoire du Grand Projet des Villes Rive Droite en Métropole de Bordeaux : entre enrôlement et adhésion des acteurs de l’ESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du Réseau interuniversitaire de l'économie sociale et solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture de proximité comme socle d’un système urbain social et solidaire : le cas du « Grand Projet des Villes de la Rive Droite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58ème Colloque de l'ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Science Po Rennes, Jun 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle attention portée envers &amp;quot;le paysage&amp;quot; et envers &amp;quot;les paysages&amp;quot;? Analyse croisée des regards et pratiques des acteurs du parc des Coteaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Didactique du paysage », Séminaire # 2 du programme de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sagesse des jardiniers ; Contours et premiers retours d’expérience d'une «recherche-projet» de paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche &amp; projet : productions spécifiques et apports croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539777v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique de Jardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Duprat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le paysage ; retour d'expériences entre recherche et projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, sous la direction de George Bertrand et Serge Briffaud, Oct 2008, Arthous, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter les paysages fluvio-marins face aux changements climatiques : perspectives franco-vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Epaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Moisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des Sciences Humaines de Bordeaux; CNRS (UMR 5319 Passages). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualipSO-Une alimentation de qualité dans la restauration collective publique comme levier d’une transition agricole, écologique et sociale. Une recherche-action sur le territoire de la rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages, CNRS, UR ETBX, INRAE, ENSAP de Bordeaux, IUT Bordeaux Montaigne. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation de qualité dans la restauration collective publique comme levier d'une transition agricole, écologique et sociale. Une recherche-action sur la Rive droite de la métropole bordelaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Corade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas d'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5319 Passages; CNRS; UR ETBX; INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et rivages fluviaux et fluvio-marins en changement. Approches comparatives francophones (Asie du Sud-Est et France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thai Huyen Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Hieu Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée-atelier du programme RIPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Pessac (Bordeaux), France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05522067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une gestion jardinière des paysages : le &amp;quot;parc des Coteaux&amp;quot; en recherche et en projet : expérimentations, retours réflexifs et propositions d'actions sur la rive droite de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Chambelland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019BOR30033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02434438v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F9B2000"/>
+    <w:nsid w:val="9A924F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F90A883"/>
+    <w:nsid w:val="6FC5FC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DD84F550"/>
+    <w:nsid w:val="ABBEA90E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B8D06DFA"/>
+    <w:nsid w:val="4C9EBAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-chambelland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9595-9596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parclab.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectif-alpage.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02434438v2/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/000134804a4a1e0470c1b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2021.2015204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153991v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712190v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02434438v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BOR30033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-chambelland" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9595-9596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238609" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://parclab.wordpress.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.collectif-alpage.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tel.archives-ouvertes.fr/tel-02434438v2/document" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fr.calameo.com/read/000134804a4a1e0470c1b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chambelland" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.29100" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693371v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Ndiaye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/less-en-transitions/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.808" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05090901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas d'Andrea" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/18626033.2021.2015204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.14134" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713859v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539777v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duprat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thai Huyen Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Epaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Moisset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Hieu Bui" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cassagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02434438v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BOR30033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>