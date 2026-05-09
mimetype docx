--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A924F05"/>
+    <w:nsid w:val="D4AE658B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FC5FC36"/>
+    <w:nsid w:val="9B5E2ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ABBEA90E"/>
+    <w:nsid w:val="33301342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4C9EBAD6"/>
+    <w:nsid w:val="7685BD75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>