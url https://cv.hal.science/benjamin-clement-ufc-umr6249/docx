--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -500,191 +500,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de bronzes de Vichy découverts dans les faubourgs de Vienne antique</w:t>
+                <w:t xml:space="preserve">Un médaillon de Commode trouvé dans une domus du Bourg de la colonia Vienna (Sainte-Colombe, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (4), pp.165-171</w:t>
+              <w:t xml:space="preserve">, 2024, 79 (9), pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359239v1</w:t>
+                <w:t xml:space="preserve">hal-05359236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un médaillon de Commode trouvé dans une domus du Bourg de la colonia Vienna (Sainte-Colombe, Rhône)</w:t>
+                <w:t xml:space="preserve">Un ensemble de bronzes de Vichy découverts dans les faubourgs de Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (9), pp.237-245</w:t>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359236v1</w:t>
+                <w:t xml:space="preserve">hal-05359239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des terres cuites architecturales de l’aqueduc de Nyon/&amp;lt;i&amp;gt;Colonia Iulia Equestris&amp;lt;/i&amp;gt; (Suisse)</w:t>
               </w:r>
@@ -984,446 +984,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble monastique ou domaine privé du haut Moyen Âge ? Le site des Communaux – ZAC PIDA à Aoste (Isère)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blondel</w:t>
+                <w:t xml:space="preserve">Jacques Planchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Clement</w:t>
+                <w:t xml:space="preserve">Tassadite Favrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 50, pp.1-46. </w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.175 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeomed.30175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497574v1</w:t>
+                <w:t xml:space="preserve">hal-04308109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excursion de la SFAC à Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble monastique ou domaine privé du haut Moyen Âge ? Le site des Communaux – ZAC PIDA à Aoste (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maia Pomadère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.30175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359249v1</w:t>
+                <w:t xml:space="preserve">hal-03497574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier antique de la colonie romaine de Vienne figé par les flammes. Premiers résultats des fouilles du Bourg à Sainte-Colombe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Excursion de la SFAC à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69/1, pp.185-191</w:t>
+              <w:t xml:space="preserve">, 2020, 69/1, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359248v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un quartier antique de la colonie romaine de Vienne figé par les flammes. Premiers résultats des fouilles du Bourg à Sainte-Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69/1, pp.185-191</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2020.2007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04308109v1</w:t>
+                <w:t xml:space="preserve">hal-05359248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Romains dans les Hautes-Boutières. Plateau d'Aric, le Cheylard</w:t>
               </w:r>
@@ -1779,51 +1779,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01971596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin marseillais pour Staius Regilius : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t>
+                <w:t xml:space="preserve">Du vin Marseillais pour Staius Regillus : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
@@ -1876,75 +1876,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia mosellana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360683v1</w:t>
+                <w:t xml:space="preserve">halshs-01100331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du vin Marseillais pour Staius Regillus : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t>
+                <w:t xml:space="preserve">Du vin marseillais pour Staius Regilius : un témoignage du commerce rhodanien et de la colonisation des campagnes entre Lyon et Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
@@ -1997,51 +1997,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeologia mosellana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9, pp.405-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01100331v1</w:t>
+                <w:t xml:space="preserve">hal-05360683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une &amp;lt;i&amp;gt;culina&amp;lt;/i&amp;gt; de type « pompéien » en territoire lyonnais : l’espace culinaire de la &amp;lt;i&amp;gt;villa&amp;lt;/i&amp;gt; de Goiffieux à Saint-Laurent-d’Agny (Rhône)</w:t>
               </w:r>
@@ -2579,806 +2579,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cordeliers</w:t>
+                <w:t xml:space="preserve">La maison des Bacchantes à Sainte-Colombe (Rhône, France). Articulation entre architecture et décor dans une domus de la colonia Vienna (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michèle Monin. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Audoly; Corinne Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alpara, pp.261-268, 2024, 9782959621048</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d’étude du 22 novembre 2022 en l’honneur de Raymond Sabrié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-304, 2024, Archéologie et Histoire Romaine, 978-2-35518-149-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360551v1</w:t>
+                <w:t xml:space="preserve">hal-04735262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">République</w:t>
+                <w:t xml:space="preserve">Les Cordeliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Monin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alpara, pp.301-304, 2024, 9782959621048</w:t>
+              <w:t xml:space="preserve">, Alpara, pp.261-268, 2024, 9782959621048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360566v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa sur la route des Alpes ? Le site de la Condamine à Pontaix (Drôme)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
+                <w:t xml:space="preserve">République</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Monin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.204-234, 2024, Archaeopress Roman Archaeology, 101</w:t>
+              <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpara, pp.301-304, 2024, 9782959621048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843723v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urbanisme des colonies romaines d’Italie et des Gaules</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">O. de Peretti; J. Belgodere. </w:t>
+                <w:t xml:space="preserve">Une villa sur la route des Alpes ? Le site de la Condamine à Pontaix (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corsica Rumana, une île méditerranéenne à l’époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu di Bastia, pp.69-77, 2024, 9791093686110</w:t>
+              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-234, 2024, Archaeopress Roman Archaeology, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360589v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison des Bacchantes à Sainte-Colombe (Rhône, France). Articulation entre architecture et décor dans une domus de la colonia Vienna (Vienne)</w:t>
+                <w:t xml:space="preserve">L’urbanisme des colonies romaines d’Italie et des Gaules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Marion Audoly; Corinne Sanchez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. de Peretti; J. Belgodere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d’étude du 22 novembre 2022 en l’honneur de Raymond Sabrié</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corsica Rumana, une île méditerranéenne à l’époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu di Bastia, pp.69-77, 2024, 9791093686110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Mergoil</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04735262v1</w:t>
+                <w:t xml:space="preserve">hal-05360589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Lerat</w:t>
+                <w:t xml:space="preserve">The transformation of funerary areas in Vienna (Vienne, France) at the end of the 3rd and in the 4th century CE: location and nature of burials within public monuments and abandoned buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Montel</w:t>
-[...17 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benoit Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Granier Gaëlle; Charlotte Boyer; Élisabeth Anstett. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Death and the Societies of Late Antiquity. New methods, new questions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-227, 2023, Archéologies Méditerranéennes, 979-10-320-0470-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.68695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05187259v1</w:t>
+                <w:t xml:space="preserve">hal-04299360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of funerary areas in Vienna (Vienne, France) at the end of the 3rd and in the 4th century CE: location and nature of burials within public monuments and abandoned buildings</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucien Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death and the Societies of Late Antiquity. New methods, new questions?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.509-510, 2023, 978-2-84867-981-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04299360v1</w:t>
+                <w:t xml:space="preserve">halshs-05187259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison romaine de la fac de Lettres, un patrimoine archéologique en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.513-516, 2023, 978-2-84867-981-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,522 +3397,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05187260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor des maisons de Bibracte</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rejane Roure, Diane Dusseaux. </w:t>
+                <w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Snoeck, pp.165-167, 2021</w:t>
+              <w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595124v1</w:t>
+                <w:t xml:space="preserve">hal-04852379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t>
+                <w:t xml:space="preserve">Le décor des maisons de Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rejane Roure, Diane Dusseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t>
+              <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.165-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852379v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux de construction de Lyon</w:t>
+                <w:t xml:space="preserve">La Solitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
+                <w:t xml:space="preserve">Claire Chomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.133-140, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.149-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360621v1</w:t>
+                <w:t xml:space="preserve">hal-05360638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Solitude</w:t>
+                <w:t xml:space="preserve">Les Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chomer</w:t>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.149-164, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360638v1</w:t>
+                <w:t xml:space="preserve">hal-05360633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Farges</w:t>
+                <w:t xml:space="preserve">Les matériaux de construction de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.133-140, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360633v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture domestique à Lugdunum</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,64 +4647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique des puits de Sauzet (Drôme) : un instantané à La Tène D1 en bordure du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4781,51 +4781,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4936,303 +4936,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pavements en pseudo-opus sectile de l’ensemble thermal de Panossas-Les Buissières (Isère - France). Contexte stratigraphique et architecturale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bilan et analyse critique des datations des pavements viennois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+                <w:t xml:space="preserve">Benoît Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Guimier Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.651-656</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lyon, France. pp.285-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360662v1</w:t>
+                <w:t xml:space="preserve">hal-05359313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mosaïques de la maison au Médaillon (Le Bourg, Sainte-Colombe, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pavements en pseudo-opus sectile de l’ensemble thermal de Panossas-Les Buissières (Isère - France). Contexte stratigraphique et architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Guimier-Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.301-314</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Guimier Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.651-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359326v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan et analyse critique des datations des pavements viennois</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mosaïques de la maison au Médaillon (Le Bourg, Sainte-Colombe, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lyon, France. pp.285-300</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Guimier-Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359313v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un emblema dyonisiaque de tradition hellénistique en territoire lyonnais. Les mosaïques à décor géométrique et figuré de la villa de Saint-Laurent-d’Agny (Rhône, France)</w:t>
               </w:r>
@@ -5326,64 +5326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and work in the roman colonies of Lugudunum (Lyon - Fr) and Vienna (Vienne - Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insulae in context, International colloquium, University of Basel, September 25th-28th 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Straumann, 2023, Basel (CH), Switzerland. pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5838,1529 +5838,1581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pont-siphon de Beaunant (aqueduc du Gier) : mise en œuvre et architecture de trois piles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrostatic Profiling and Mapping of Electrical Resistivity and Dielectric Permittivity in an Urban Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Flageul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les aqueducs romain de Lyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSG2021 27th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Bordeaux, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.202120053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03508471v1</w:t>
+                <w:t xml:space="preserve">hal-03857292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisme de la ville haute de Lyon/Lugdunum : l'apport des fouilles de l'hôpital de Fourvière (Lyon 5e, 2010)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thirion</w:t>
+                <w:t xml:space="preserve">Le pont-siphon de Beaunant (aqueduc du Gier) : mise en œuvre et architecture de trois piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche, Actes de la commission des antiquités régionales du XVIIe congrès international de l'Association Guillaume Budé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.69-116</w:t>
+              <w:t xml:space="preserve">Les aqueducs romain de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02129129v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03508471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urbanisme de la ville haute de Lyon/Lugdunum : l’apport des fouilles de l’hôpital de Fourvière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Silvino</w:t>
+                <w:t xml:space="preserve">L'urbanisme de la ville haute de Lyon/Lugdunum : l'apport des fouilles de l'hôpital de Fourvière (Lyon 5e, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes : Actualité de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.69-118</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche, Actes de la commission des antiquités régionales du XVIIe congrès international de l'Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.69-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02038763v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères historiques de l’architecture en terre, à Lyon et en France, de l’Antiquité à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’urbanisme de la ville haute de Lyon/Lugdunum : l’apport des fouilles de l’hôpital de Fourvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Lyon 2016 : Actes / proceedings / actos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.23-29</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes : Actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.69-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02038203v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02038763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on historical seismicity at Vienna (France) : from initial observation to the identification of Viennese earthquakes in Antiquity and the Middle Ages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères historiques de l’architecture en terre, à Lyon et en France, de l’Antiquité à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Helly</w:t>
+                <w:t xml:space="preserve">Hubert Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rideaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Le Tiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : Historical Earthquakes, Dialogue between Archaeology, Geology, Archaeoseismology and Building research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Berlin, France</w:t>
+              <w:t xml:space="preserve">Terra Lyon 2016 : Actes / proceedings / actos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lyon, France. pp.23-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104844v1</w:t>
+                <w:t xml:space="preserve">hal-02038203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du savoir-faire des maçons de Lugdunum/Lyon. Nouvelles approches typologiques et résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research on historical seismicity at Vienna (France) : from initial observation to the identification of Viennese earthquakes in Antiquity and the Middle Ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rideaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction, Les temps de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.11-23</w:t>
+              <w:t xml:space="preserve">Workshop : Historical Earthquakes, Dialogue between Archaeology, Geology, Archaeoseismology and Building research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02041389v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de romanisation à Lyon à la fin du Second âge du Fer. Entre traditions indigènes et influences méditerranéennes</w:t>
+                <w:t xml:space="preserve">Evolution du savoir-faire des maçons de Lugdunum/Lyon. Nouvelles approches typologiques et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer entre mutations internes et influences externes, 38e Colloque international de l’AFEAF (Amiens, 29 mai – 1er juin 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Blancquaert; F. Malrain, 2016, Amiens, France. pp.531-554</w:t>
+              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction, Les temps de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359338v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02041389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie de la brique crue dans la colonia Lugdunum (Lyon)</w:t>
+                <w:t xml:space="preserve">Les processus de romanisation à Lyon à la fin du Second âge du Fer. Entre traditions indigènes et influences méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia de la construccion, V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.146-164</w:t>
+              <w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer entre mutations internes et influences externes, 38e Colloque international de l’AFEAF (Amiens, 29 mai – 1er juin 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Blancquaert; F. Malrain, 2016, Amiens, France. pp.531-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02040740v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la production et approvisionnements en terres cuites architecturales en Gaule : l’exemple de la colonie de Lugdunum/Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Il laterizio nei cantieri imperiali. Roma ed il Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rome, Italie. pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02042306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du mobilier issu d’une série de structures hydrauliques en bordure du Rhône : le cas des comblements des puits de Sauzet (Drôme), un instantané à La Tène D1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gaulois au fil de l’eau. Actes du Colloque AFEAF de Montpellier, mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, F. Olmer, 2015, Montpellier, France. pp.317-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie de la brique crue dans la colonia Lugdunum (Lyon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t>
+              <w:t xml:space="preserve">Arqueologia de la construccion, V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359346v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02040740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique du site de l’externat Sainte-Marie à Lyon, « Clos de la Solitude » (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brun</w:t>
+                <w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Chartres 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chartres, France. pp.641 - 676</w:t>
+              <w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024452v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et consommer dans l’arrière‐pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique du site de l’externat Sainte-Marie à Lyon, « Clos de la Solitude » (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer dans les campagnes de la Gaule romaine, Actes du Xe congrès de l’Association AGER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lille, France. pp.323-356</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Chartres 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chartres, France. pp.641 - 676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125758v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chessy-les-Mines (Rhône) : éléments de toiture italiques en territoire ségusiave (IIe-Ier s. av. J.-C.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire et consommer dans l’arrière‐pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Consommer dans les campagnes de la Gaule romaine, Actes du Xe congrès de l’Association AGER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lille, France. pp.323-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02034112v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire dans la moyenne vallée du Rhône à l’époque tardo-républicaine et augustéenne (IIe et Ier s. av. J.-C.) : l’exemple des colonies de Lyon, Vienne et Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02033747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique des puits de Sauzet (Drôme) : un instantané de La Tène D1 en bordure du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,396 +7444,478 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gaulois au fil de l'eau. Actes du 37e Colloque international de l'AFEAF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montpellier, France. pp.941-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maisons de tradition méditerranéenne de Bibracte : techniques et matériaux, types architecturaux, organisation spatiale et fonctions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chessy-les-Mines (Rhône) : éléments de toiture italiques en territoire ségusiave (IIe-Ier s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02036115v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02034112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La typologie des tuiles de couvertures au second âge du Fer en Gaule méridionale : nouvelles données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maisons de tradition méditerranéenne de Bibracte : techniques et matériaux, types architecturaux, organisation spatiale et fonctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Luginbühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG (Actes du colloque d’Arles, du 05 au 07 mai 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Rivet, 2011, Arles, France. pp.597-606</w:t>
+              <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359349v1</w:t>
+                <w:t xml:space="preserve">hal-02036115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données sur les canalisations en terre cuite à Lyon (Rhône). Le cas du 14 rue des Tuileries à Vaise (9e arrondissement)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La typologie des tuiles de couvertures au second âge du Fer en Gaule méridionale : nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG (Actes du colloque de Chelles, du 13 au 16 Mai 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Rivet, 2010, Chelles, France. pp.665-670</w:t>
+              <w:t xml:space="preserve">SFECAG (Actes du colloque d’Arles, du 05 au 07 mai 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Rivet, 2011, Arles, France. pp.597-606</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359352v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données sur les canalisations en terre cuite à Lyon (Rhône). Le cas du 14 rue des Tuileries à Vaise (9e arrondissement)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SFECAG (Actes du colloque de Chelles, du 13 au 16 Mai 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Rivet, 2010, Chelles, France. pp.665-670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie et production des tuiles de couvertures en Gaule du centre-est, de la fin de la République à l’Antiquité tardive : nouvelles données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG (Actes du colloque de Colmar, du 21 au 24 mai 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L. Rivet, 2009, Colmar, France. pp.611-635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7791,154 +7925,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle, pré-actes du colloque international Corpus, Dijon, 4-7 juin 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7948,51 +8082,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna : à la recherche de la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8001,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8055,724 +8189,724 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC 14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2024 du programme de recherche archéologique 2022-2025 sur le mont Beuvray.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2025, pp.195-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04991437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC 14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2023 du programme de recherche archéologique 2022-2025 sur le mont Beuvray.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2024, pp.185-257</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04501466v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2023</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC 14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2023 du programme de recherche archéologique 2022-2025 sur le mont Beuvray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2024</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2024, pp.185-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04852413v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04501466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2022 du programme de recherche archéologique 2022-2025 sur le mont Beuvray : Synthèse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2023, pp.165-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8785,73 +8919,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e arrondissement, Le Clos de la Visitation - Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8877,431 +9011,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2022, pp.185-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04002314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna - Prospections géophysiques dans la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côme Parfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Schamper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Service régional de l'archéologie Auvergne - Rhône-Alpes. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03511840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lourdaux-Jurietti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 7/8, S.R.A. Bourgogne Franche-Comté. 2021, pp.93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03625132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon 5e-Rhône. Fouilles du quartier du Clos de la Visitation. Contribution à l'histoire militaire de la Colonia Lugdunum. Rapport de l'opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9310,2410 +9444,2410 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Landrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Guillaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Auvergne-Rhône-Alpes - SRA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Foucras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille de l’îlot central de l’Antiquaille. 1 rue de l’Antiquaille. 69005. Rapport de fouille d’archéologie préventive. Volume 2 : études spécialisées (mobiliers et matériaux)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique Ville de Lyon. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Hersant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Alleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Trin-Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Poirier-Coutansais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Leblé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum SAS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04635805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Foy-lès-Lyon (69), Avenue Paul Dailly (RD342), pont-siphon de Beaunant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802248v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791088v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846022v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04793459v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.430 (2 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791086v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.466 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), Clos de la Visitation - 23 rue Roger Radisson, Lyon 5e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, 152 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dadure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.548 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2016, pp.625 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villars-les-Dombes - Rue de l’Agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier antique du clos de la Solitude, Lugdunum (Lyon 5e). Domus, habitats collectifs et urbanisme de la colonie de Lyon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11726,466 +11860,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture et de la Communication. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savasse (26), &amp;quot;A7 - Protection de la ressource en Eau - Section 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Djerbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.648 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour-Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1000 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilly (69), Les Fourches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12214,1263 +12348,1263 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.762 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de recherche sur le mont Beuvray, rapport annuel 2012, référentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Bochnak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Golanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto-H. Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bibracte - Centre archéologique européen. 2012, pp.792</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01438200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riorges (42), La Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.579 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), &amp;quot;Le Saint-Didier&amp;quot;, 4 rue Saint-Didier, 13 rue des Nouvelles Maisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Charbouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2012, pp.520 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845135v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">La Motte-en-Bauges (73), &amp;quot;Chez Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.366 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823189v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
+                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laudine Robin</w:t>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Bazillou</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845138v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784202v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Motte-en-Bauges (73), &amp;quot;Chez Dalphin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.366 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803265v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-de-Popey (69), Le Pont d'Avauges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Argant</w:t>
+                <w:t xml:space="preserve">Néronde (42), Les Dérompés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Aubazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Belingard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.181 (3 Vol)</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.878 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04783185v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néronde (42), Les Dérompés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christelle Belingard</w:t>
+                <w:t xml:space="preserve">Saint-Romain-de-Popey (69), Le Pont d'Avauges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.878 (3 Vol)</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2010, pp.181 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784199v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04783185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13479,600 +13613,600 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Julita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Dellea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magny-Cours (58), Les fouilles de Seneuil et Pré-de-Seneuil, Doublement de la Route National 7</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnolle</w:t>
+                <w:t xml:space="preserve">Valence (26), Angle rue d'Arménie et rue Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.386 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.550 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802981v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Angle rue d'Arménie et rue Bouffier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Magny-Cours (58), Les fouilles de Seneuil et Pré-de-Seneuil, Doublement de la Route National 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.550 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.386 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845141v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Joseph (42), &amp;quot;Grange Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Schaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2008, pp.231 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId323"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14140,51 +14274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10769A48"/>
+    <w:nsid w:val="9B1D8EFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14371,51 +14505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>