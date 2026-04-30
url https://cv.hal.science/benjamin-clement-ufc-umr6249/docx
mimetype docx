--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -500,191 +500,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un médaillon de Commode trouvé dans une domus du Bourg de la colonia Vienna (Sainte-Colombe, Rhône)</w:t>
+                <w:t xml:space="preserve">Un ensemble de bronzes de Vichy découverts dans les faubourgs de Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (9), pp.237-245</w:t>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.165-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359236v1</w:t>
+                <w:t xml:space="preserve">hal-05359239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble de bronzes de Vichy découverts dans les faubourgs de Vienne antique</w:t>
+                <w:t xml:space="preserve">Un médaillon de Commode trouvé dans une domus du Bourg de la colonia Vienna (Sainte-Colombe, Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 79 (4), pp.165-171</w:t>
+              <w:t xml:space="preserve">, 2024, 79 (9), pp.237-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359239v1</w:t>
+                <w:t xml:space="preserve">hal-05359236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des terres cuites architecturales de l’aqueduc de Nyon/&amp;lt;i&amp;gt;Colonia Iulia Equestris&amp;lt;/i&amp;gt; (Suisse)</w:t>
               </w:r>
@@ -984,446 +984,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03362315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensemble monastique ou domaine privé du haut Moyen Âge ? Le site des Communaux – ZAC PIDA à Aoste (Isère)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Planchon</w:t>
+                <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassadite Favrie</w:t>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53, pp.175 - 198. </w:t>
+              <w:t xml:space="preserve">Archéologie médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.1-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2020.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeomed.30175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308109v1</w:t>
+                <w:t xml:space="preserve">hal-03497574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensemble monastique ou domaine privé du haut Moyen Âge ? Le site des Communaux – ZAC PIDA à Aoste (Isère)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excursion de la SFAC à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maia Pomadère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologie médiévale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69/1, pp.141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497574v1</w:t>
+                <w:t xml:space="preserve">hal-05359249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excursion de la SFAC à Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un quartier antique de la colonie romaine de Vienne figé par les flammes. Premiers résultats des fouilles du Bourg à Sainte-Colombe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 69/1, pp.141</w:t>
+              <w:t xml:space="preserve">, 2020, 69/1, pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359249v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un quartier antique de la colonie romaine de Vienne figé par les flammes. Premiers résultats des fouilles du Bourg à Sainte-Colombe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Un nouveau sanctuaire chez les Voconces ? Le site de La Condamine à Pontaix (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Favrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Léopold Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.175 - 198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359248v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Romains dans les Hautes-Boutières. Plateau d'Aric, le Cheylard</w:t>
               </w:r>
@@ -2579,806 +2579,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maison des Bacchantes à Sainte-Colombe (Rhône, France). Articulation entre architecture et décor dans une domus de la colonia Vienna (Vienne)</w:t>
+                <w:t xml:space="preserve">République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">Marion Audoly; Corinne Sanchez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Monin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d’étude du 22 novembre 2022 en l’honneur de Raymond Sabrié</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.281-304, 2024, Archéologie et Histoire Romaine, 978-2-35518-149-8</w:t>
+              <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alpara, pp.301-304, 2024, 9782959621048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735262v1</w:t>
+                <w:t xml:space="preserve">hal-05360566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cordeliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Monin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpara, pp.261-268, 2024, 9782959621048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">République</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Michèle Monin. </w:t>
+                <w:t xml:space="preserve">Une villa sur la route des Alpes ? Le site de la Condamine à Pontaix (Drôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Planchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tassadite Chemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. II, Lyon-Croix-Rousse, Presqu’île et quartier fluviaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alpara, pp.301-304, 2024, 9782959621048</w:t>
+              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Archaeology</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204-234, 2024, Archaeopress Roman Archaeology, 101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360566v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une villa sur la route des Alpes ? Le site de la Condamine à Pontaix (Drôme)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Touatia Amraoui; Emmanuelle Dumas. </w:t>
+                <w:t xml:space="preserve">L’urbanisme des colonies romaines d’Italie et des Gaules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">O. de Peretti; J. Belgodere. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’objet à la société romaine. Études archéologiques et épigraphiques offertes à Jean-Claude Béal</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.204-234, 2024, Archaeopress Roman Archaeology, 101</w:t>
+              <w:t xml:space="preserve">Corsica Rumana, une île méditerranéenne à l’époque romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museu di Bastia, pp.69-77, 2024, 9791093686110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843723v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urbanisme des colonies romaines d’Italie et des Gaules</w:t>
+                <w:t xml:space="preserve">La maison des Bacchantes à Sainte-Colombe (Rhône, France). Articulation entre architecture et décor dans une domus de la colonia Vienna (Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">O. de Peretti; J. Belgodere. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ribolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marion Audoly; Corinne Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corsica Rumana, une île méditerranéenne à l’époque romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museu di Bastia, pp.69-77, 2024, 9791093686110</w:t>
+              <w:t xml:space="preserve">Les domus à Narbonne et en Gaule narbonnaise. Actes de la journée d’étude du 22 novembre 2022 en l’honneur de Raymond Sabrié</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Mergoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.281-304, 2024, Archéologie et Histoire Romaine, 978-2-35518-149-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360589v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transformation of funerary areas in Vienna (Vienne, France) at the end of the 3rd and in the 4th century CE: location and nature of burials within public monuments and abandoned buildings</w:t>
+                <w:t xml:space="preserve">Lucien Lerat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Helly</w:t>
-[...64 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death and the Societies of Late Antiquity. New methods, new questions?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.509-510, 2023, 978-2-84867-981-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04299360v1</w:t>
+                <w:t xml:space="preserve">halshs-05187259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Lerat</w:t>
-[...29 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transformation of funerary areas in Vienna (Vienne, France) at the end of the 3rd and in the 4th century CE: location and nature of burials within public monuments and abandoned buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Helly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Paturet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat-Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Granier Gaëlle; Charlotte Boyer; Élisabeth Anstett. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Death and the Societies of Late Antiquity. New methods, new questions?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.206-227, 2023, Archéologies Méditerranéennes, 979-10-320-0470-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.68695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05187259v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maison romaine de la fac de Lettres, un patrimoine archéologique en devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Montel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trésors du savoir. 1423-2023, 600 ans d'histoire(s) de l'université de Franche-Comté, t. I : 1423-1968</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.513-516, 2023, 978-2-84867-981-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3397,522 +3397,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05187260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t>
+                <w:t xml:space="preserve">Le décor des maisons de Bibracte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rejane Roure, Diane Dusseaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t>
+              <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Snoeck, pp.165-167, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852379v1</w:t>
+                <w:t xml:space="preserve">hal-03595124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décor des maisons de Bibracte</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">Rejane Roure, Diane Dusseaux. </w:t>
+                <w:t xml:space="preserve">Témoignage d’une lutte de pouvoir à la fin du IIe siècle : les fouilles du Clos de la Visitation (Lyon 5e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carrara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaulois ? Gaulois ! Comment l'archéologie perçoit les identités celtiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Snoeck, pp.165-167, 2021</w:t>
+              <w:t xml:space="preserve">Enquête de pouvoir. De Rome à Lugdunum.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Snoeck, pp.159-173, 2021, 9789461616876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595124v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Solitude</w:t>
+                <w:t xml:space="preserve">Les matériaux de construction de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chomer</w:t>
+                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.149-164, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.133-140, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360638v1</w:t>
+                <w:t xml:space="preserve">hal-05360621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Farges</w:t>
+                <w:t xml:space="preserve">La Solitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Desbat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
+                <w:t xml:space="preserve">Claire Chomer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.149-164, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360633v1</w:t>
+                <w:t xml:space="preserve">hal-05360638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les matériaux de construction de Lyon</w:t>
+                <w:t xml:space="preserve">Les Farges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Lenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas topographique de Lugdunum, vol. I, Lyon-Fourvière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 47e suppl. à la RAE, pp.133-140, 2019</w:t>
+              <w:t xml:space="preserve">, 47e suppl. à la RAE, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360621v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'architecture domestique à Lugdunum</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter à l’étage. Analyse de l’architecture et des assemblages mobiliers d’un immeuble de rapport de Lugdunum (Lyon, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,64 +4647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier archéologique des puits de Sauzet (Drôme) : un instantané à La Tène D1 en bordure du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,64 +5326,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and work in the roman colonies of Lugudunum (Lyon - Fr) and Vienna (Vienne - Fr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insulae in context, International colloquium, University of Basel, September 25th-28th 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Straumann, 2023, Basel (CH), Switzerland. pp.195-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,312 +5471,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les origines de la capitale de cité d’Autun/Augustodunum (Saône-et-Loire) : les ensembles céramiques du 11 avenue du deuxième Dragons (premier tiers du Ier s. de n.è.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Rivet, 2022, Clermond-Ferrand, France. pp.611-630</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360673v1</w:t>
+                <w:t xml:space="preserve">hal-05359332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+                <w:t xml:space="preserve">Les décors de deux insulae de Vienne antique (Sainte-Colombe, Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.59-75</w:t>
+              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359332v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors de deux insulae de Vienne antique (Sainte-Colombe, Rhône)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur les origines de la capitale de cité d’Autun/Augustodunum (Saône-et-Loire) : les ensembles céramiques du 11 avenue du deuxième Dragons (premier tiers du Ier s. de n.è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.41-58</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Rivet, 2022, Clermond-Ferrand, France. pp.611-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359331v1</w:t>
+                <w:t xml:space="preserve">hal-05360673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont passés les entrepôts de la Colonia Copia Augusta Lugudunum ?</w:t>
               </w:r>
@@ -5978,64 +5978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont-siphon de Beaunant (aqueduc du Gier) : mise en œuvre et architecture de trois piles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,204 +6093,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'urbanisme de la ville haute de Lyon/Lugdunum : l'apport des fouilles de l'hôpital de Fourvière (Lyon 5e, 2010)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’urbanisme de la ville haute de Lyon/Lugdunum : l’apport des fouilles de l’hôpital de Fourvière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Thirion</w:t>
+                <w:t xml:space="preserve">T. Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche, Actes de la commission des antiquités régionales du XVIIe congrès international de l'Association Guillaume Budé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.69-116</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes : Actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Lyon, France. pp.69-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129129v1</w:t>
+                <w:t xml:space="preserve">hal-02038763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’urbanisme de la ville haute de Lyon/Lugdunum : l’apport des fouilles de l’hôpital de Fourvière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'urbanisme de la ville haute de Lyon/Lugdunum : l'apport des fouilles de l'hôpital de Fourvière (Lyon 5e, 2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Silvino</w:t>
+                <w:t xml:space="preserve">Philippe Thirion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes : Actualité de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Lyon, France. pp.69-118</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche, Actes de la commission des antiquités régionales du XVIIe congrès international de l'Association Guillaume Budé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.69-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02038763v1</w:t>
+                <w:t xml:space="preserve">hal-02129129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères historiques de l’architecture en terre, à Lyon et en France, de l’Antiquité à nos jours</w:t>
               </w:r>
@@ -6423,51 +6423,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rideaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Helly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,670 +6499,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du savoir-faire des maçons de Lugdunum/Lyon. Nouvelles approches typologiques et résultats préliminaires</w:t>
+                <w:t xml:space="preserve">Les processus de romanisation à Lyon à la fin du Second âge du Fer. Entre traditions indigènes et influences méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction, Les temps de la construction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.11-23</w:t>
+              <w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer entre mutations internes et influences externes, 38e Colloque international de l’AFEAF (Amiens, 29 mai – 1er juin 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Blancquaert; F. Malrain, 2016, Amiens, France. pp.531-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02041389v1</w:t>
+                <w:t xml:space="preserve">hal-05359338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de romanisation à Lyon à la fin du Second âge du Fer. Entre traditions indigènes et influences méditerranéennes</w:t>
+                <w:t xml:space="preserve">Evolution du savoir-faire des maçons de Lugdunum/Lyon. Nouvelles approches typologiques et résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Évolution des sociétés gauloises du Second âge du Fer entre mutations internes et influences externes, 38e Colloque international de l’AFEAF (Amiens, 29 mai – 1er juin 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Blancquaert; F. Malrain, 2016, Amiens, France. pp.531-554</w:t>
+              <w:t xml:space="preserve">Deuxième Congrès Francophone d'Histoire de la Construction, Les temps de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lyon, France. pp.11-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359338v1</w:t>
+                <w:t xml:space="preserve">hal-02041389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la production et approvisionnements en terres cuites architecturales en Gaule : l’exemple de la colonie de Lugdunum/Lyon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du mobilier issu d’une série de structures hydrauliques en bordure du Rhône : le cas des comblements des puits de Sauzet (Drôme), un instantané à La Tène D1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il laterizio nei cantieri imperiali. Roma ed il Mediterraneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rome, Italie. pp.158-167</w:t>
+              <w:t xml:space="preserve">Les gaulois au fil de l’eau. Actes du Colloque AFEAF de Montpellier, mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, F. Olmer, 2015, Montpellier, France. pp.317-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02042306v1</w:t>
+                <w:t xml:space="preserve">hal-05359343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du mobilier issu d’une série de structures hydrauliques en bordure du Rhône : le cas des comblements des puits de Sauzet (Drôme), un instantané à La Tène D1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'industrie de la brique crue dans la colonia Lugdunum (Lyon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Carrato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gaulois au fil de l’eau. Actes du Colloque AFEAF de Montpellier, mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, F. Olmer, 2015, Montpellier, France. pp.317-331</w:t>
+              <w:t xml:space="preserve">Arqueologia de la construccion, V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.146-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359343v1</w:t>
+                <w:t xml:space="preserve">hal-02040740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'industrie de la brique crue dans la colonia Lugdunum (Lyon)</w:t>
+                <w:t xml:space="preserve">Organisation de la production et approvisionnements en terres cuites architecturales en Gaule : l’exemple de la colonie de Lugdunum/Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arqueologia de la construccion, V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Oxford, Royaume-Uni. pp.146-164</w:t>
+              <w:t xml:space="preserve">Il laterizio nei cantieri imperiali. Roma ed il Mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rome, Italie. pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02040740v1</w:t>
+                <w:t xml:space="preserve">hal-02042306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
+                <w:t xml:space="preserve">Le mobilier céramique du site de l’externat Sainte-Marie à Lyon, « Clos de la Solitude » (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Batigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Blanc</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Roma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Chartres 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chartres, France. pp.641 - 676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359346v1</w:t>
+                <w:t xml:space="preserve">hal-02024452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier céramique du site de l’externat Sainte-Marie à Lyon, « Clos de la Solitude » (IIe s. av. J.-C. – IIe s. apr. J.-C.)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Brun</w:t>
+                <w:t xml:space="preserve">Produire et consommer dans l’arrière-pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Roma</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fanny Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Chartres 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chartres, France. pp.641 - 676</w:t>
+              <w:t xml:space="preserve">Consommer dans les campagnes en Gaule. Actes du colloque AGER, Lille 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, X. DERU; R. GONZÁLEZ-VILLAESCUSA, 2014, Lille, France. pp.323-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024452v1</w:t>
+                <w:t xml:space="preserve">hal-05359346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire et consommer dans l’arrière‐pays colonial de Lugdunum et de Vienne : étude de cas</w:t>
               </w:r>
@@ -7187,51 +7187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7267,316 +7267,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire dans la moyenne vallée du Rhône à l’époque tardo-républicaine et augustéenne (IIe et Ier s. av. J.-C.) : l’exemple des colonies de Lyon, Vienne et Valence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le mobilier archéologique des puits de Sauzet (Drôme) : un instantané de La Tène D1 en bordure du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Carrato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les gaulois au fil de l'eau. Actes du 37e Colloque international de l'AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.941-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02033747v1</w:t>
+                <w:t xml:space="preserve">hal-02095399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mobilier archéologique des puits de Sauzet (Drôme) : un instantané de La Tène D1 en bordure du Rhône</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chessy-les-Mines (Rhône) : éléments de toiture italiques en territoire ségusiave (IIe-Ier s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guichon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les gaulois au fil de l'eau. Actes du 37e Colloque international de l'AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. pp.941-956</w:t>
+              <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095399v1</w:t>
+                <w:t xml:space="preserve">hal-02034112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chessy-les-Mines (Rhône) : éléments de toiture italiques en territoire ségusiave (IIe-Ier s. av. J.-C.)</w:t>
+                <w:t xml:space="preserve">Construire dans la moyenne vallée du Rhône à l’époque tardo-républicaine et augustéenne (IIe et Ier s. av. J.-C.) : l’exemple des colonies de Lyon, Vienne et Valence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Guichon</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles italiques dans l’architecture en Gaule au IIe et Ier s. av. J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02034112v1</w:t>
+                <w:t xml:space="preserve">hal-02033747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maisons de tradition méditerranéenne de Bibracte : techniques et matériaux, types architecturaux, organisation spatiale et fonctions</w:t>
               </w:r>
@@ -7991,51 +7991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Batigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ustensiles et espaces culinaires de la Protohistoire au début du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CORPUS, 79 p., 2024</w:t>
@@ -8242,51 +8242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8439,51 +8439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8557,51 +8557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8645,77 +8645,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8806,51 +8806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9060,77 +9060,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC14</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9165,51 +9165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pro Vienna - Prospections géophysiques dans la Vienne antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9296,51 +9296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondages - Villards d'Héria - rapport 7/8 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Grebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9517,385 +9517,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316783v1</w:t>
+                <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille de l’îlot central de l’Antiquaille. 1 rue de l’Antiquaille. 69005. Rapport de fouille d’archéologie préventive. Volume 2 : études spécialisées (mobiliers et matériaux)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Hofmann</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Service archéologique Ville de Lyon. 2019</w:t>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890405v1</w:t>
+                <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), &amp;quot;Le quartier antique des Petits Jardins - Voirie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">La fouille de l’îlot central de l’Antiquaille. 1 rue de l’Antiquaille. 69005. Rapport de fouille d’archéologie préventive. Volume 2 : études spécialisées (mobiliers et matériaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2019, pp.1028 (4 vol.)</w:t>
+              <w:t xml:space="preserve">Service archéologique Ville de Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04791089v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
@@ -10003,103 +10003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Foy-lès-Lyon (69), Avenue Paul Dailly (RD342), pont-siphon de Beaunant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Savay-Guerraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Service Régional de l'Archéologie Auvergne-Rhône-Alpes; Archeodunum. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10111,231 +10111,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791088v1</w:t>
+                <w:t xml:space="preserve">hal-04802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zabeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Collomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10355,149 +10355,149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaulx-Milieu (38), ZAC du Parc Technologique II Les Brosses et Les Croisettes Tranche 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Collombet</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04802248v1</w:t>
+                <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
               </w:r>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.3 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10605,51 +10605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10753,77 +10753,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10862,51 +10862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stella Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11089,51 +11089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brignoles (83), &amp;quot;Chemin rural de la Tour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,51 +11224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Farlède (83), Projet de centralité - Phases 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11359,51 +11359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11455,90 +11455,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainte-Colombe (69), 435, rue du Docteur Trenel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Foulché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11625,51 +11625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Polo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -11708,51 +11708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11890,271 +11890,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01110787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savasse (26), &amp;quot;A7 - Protection de la ressource en Eau - Section 1</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+                <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.648 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823543v1</w:t>
+                <w:t xml:space="preserve">hal-04823238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), 9e arrondissement - 11-13 rue Roquette - Résidence Univers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
+                <w:t xml:space="preserve">Savasse (26), &amp;quot;A7 - Protection de la ressource en Eau - Section 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Djerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.1034 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2013, pp.648 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823238v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04823543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Vulbas (01), Rue Claires Fontaines</w:t>
               </w:r>
@@ -12275,51 +12275,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentilly (69), Les Fourches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Teyssonneyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12744,637 +12744,637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Mayoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maza</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Boissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784202v1</w:t>
+                <w:t xml:space="preserve">hal-04823189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Motte-en-Bauges (73), &amp;quot;Chez Dalphin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Julita</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
+                <w:t xml:space="preserve">Cyril Bazillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.366 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803265v1</w:t>
+                <w:t xml:space="preserve">hal-04845138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roanne (42), Un quartier de l'agglomération antique, 61-63-71 rue de Charlieu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Bohny</w:t>
+                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.1477 (4 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823189v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Hôpital de Fourvière, 8-10 rue Roger Radisson</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Silvino</w:t>
+                <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.724 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.484 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845138v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autun (71), 11 avenue du deuxième Dragons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Motte-en-Bauges (73), &amp;quot;Chez Dalphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Argant</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bohny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.425 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2011, pp.366 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845135v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néronde (42), Les Dérompés</w:t>
               </w:r>
@@ -13568,571 +13568,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+                <w:t xml:space="preserve">Valence (26), Angle rue d'Arménie et rue Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudine Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.550 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04784201v1</w:t>
+                <w:t xml:space="preserve">hal-04845141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magny-Cours (58), Les fouilles de Seneuil et Pré-de-Seneuil, Doublement de la Route National 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.386 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Dellea</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04803257v1</w:t>
+                <w:t xml:space="preserve">hal-04802981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence (26), Angle rue d'Arménie et rue Bouffier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Massongy (74), &amp;quot;Massongy-le-bas&amp;quot;, Route de l'église</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Julita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dellea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Silvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gagnol</w:t>
+                <w:t xml:space="preserve">Marie Gagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.550 (3 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.268 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845141v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magny-Cours (58), Les fouilles de Seneuil et Pré-de-Seneuil, Doublement de la Route National 7</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valence (26), Mauboule - Le Champ du Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2009, pp.555 (3 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Colas</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-04802981v1</w:t>
+                <w:t xml:space="preserve">hal-04784201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Joseph (42), &amp;quot;Grange Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,51 +14274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9B1D8EFE"/>
+    <w:nsid w:val="C364DCCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14505,51 +14505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>