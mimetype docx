--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -5018,221 +5018,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pavements en pseudo-opus sectile de l’ensemble thermal de Panossas-Les Buissières (Isère - France). Contexte stratigraphique et architecturale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les mosaïques de la maison au Médaillon (Le Bourg, Sainte-Colombe, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Guimier Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.651-656</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Guimier-Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.301-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360662v1</w:t>
+                <w:t xml:space="preserve">hal-05359326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mosaïques de la maison au Médaillon (Le Bourg, Sainte-Colombe, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pavements en pseudo-opus sectile de l’ensemble thermal de Panossas-Les Buissières (Isère - France). Contexte stratigraphique et architecturale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Leperlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Guimier-Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.301-314</w:t>
+              <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Guimier Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.651-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359326v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un emblema dyonisiaque de tradition hellénistique en territoire lyonnais. Les mosaïques à décor géométrique et figuré de la villa de Saint-Laurent-d’Agny (Rhône, France)</w:t>
               </w:r>
@@ -5471,312 +5471,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour sur les origines de la capitale de cité d’Autun/Augustodunum (Saône-et-Loire) : les ensembles céramiques du 11 avenue du deuxième Dragons (premier tiers du Ier s. de n.è.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Silvino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Groetembril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Clément</w:t>
+                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.59-75</w:t>
+              <w:t xml:space="preserve">SFECAG, Actes du congrès de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L. Rivet, 2022, Clermond-Ferrand, France. pp.611-630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05359332v1</w:t>
+                <w:t xml:space="preserve">hal-05360673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les décors de deux insulae de Vienne antique (Sainte-Colombe, Rhône)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les décors sous la maison des Bacchantes à Sainte-Colombe (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Groetembril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.41-58</w:t>
+              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.59-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05359331v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05359332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les origines de la capitale de cité d’Autun/Augustodunum (Saône-et-Loire) : les ensembles céramiques du 11 avenue du deuxième Dragons (premier tiers du Ier s. de n.è.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les décors de deux insulae de Vienne antique (Sainte-Colombe, Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Dubreucq</w:t>
+                <w:t xml:space="preserve">Lucie Lemoigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFECAG, Actes du congrès de Clermont-Ferrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L. Rivet, 2022, Clermond-Ferrand, France. pp.611-630</w:t>
+              <w:t xml:space="preserve">Peintures et stucs d’époque romaine. Études toichographologiques. Colloque de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, J. Boislève; M. Carrive; F. Monier, 2022, Nîmes, France. pp.41-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05360673v1</w:t>
+                <w:t xml:space="preserve">hal-05359331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Où sont passés les entrepôts de la Colonia Copia Augusta Lugudunum ?</w:t>
               </w:r>
@@ -8512,385 +8512,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04501466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2022 du programme de recherche archéologique 2022-2025 sur le mont Beuvray : Synthèse.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barral</w:t>
+                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2023, pp.165-212</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Champeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292318v1</w:t>
+                <w:t xml:space="preserve">hal-04398059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la frange occidentale de la terrasse PC14. In : Fochesato A., Guichard V. dir. — Rapport intermédiaire 2022 du programme de recherche archéologique 2022-2025 sur le mont Beuvray : Synthèse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bibracte - Centre archéologique européen. 2023, pp.165-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04255490v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04292318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Apollinaire (21), &amp;quot;La Rente de Sully&amp;quot;, &amp;quot;Chemin de la Noirette</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sainte-Colombe (69), Le Bourg. Un quartier antique figé par les flammes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baldassari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archeodunum. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Courtot</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">hal-04398059v1</w:t>
+                <w:t xml:space="preserve">hal-04255490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clos de la Visitation - Lyon 5e, Contribution à l’histoire militaire de laColonia Lugudunum, Rapport d’Opération d’Archéologie Programmée - Campagne 2022</w:t>
               </w:r>
@@ -9639,263 +9639,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fouille de l’îlot central de l’Antiquaille. 1 rue de l’Antiquaille. 69005. Rapport de fouille d’archéologie préventive. Volume 2 : études spécialisées (mobiliers et matériaux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Foucras</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+                <w:t xml:space="preserve">Étienne Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Argant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bardot-Cambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service archéologique Ville de Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02316783v1</w:t>
+                <w:t xml:space="preserve">hal-03890405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille de l’îlot central de l’Antiquaille. 1 rue de l’Antiquaille. 69005. Rapport de fouille d’archéologie préventive. Volume 2 : études spécialisées (mobiliers et matériaux)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ternay (69), 62 Route de Sérézin-du-Rhône. Un petit ensemble funéraire du haut Moyen Âge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Foucras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] SRA Auvergne Rhône-Alpes – Archeodunum. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. André</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03890405v1</w:t>
+                <w:t xml:space="preserve">halshs-02316783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auneau, &amp;quot;Les Nonains&amp;quot; (Eure-et-Loir), rapport final d'opération, Archeodunum : SRA Centre - Val de Loire, 2019</w:t>
               </w:r>
@@ -10233,271 +10233,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zabeo</w:t>
+                <w:t xml:space="preserve">Hervé Tronchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846022v1</w:t>
+                <w:t xml:space="preserve">hal-04791088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyon (69), Vaise - ZAC Industrie Nord (Îlots 2, 3 et 5)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Rue de la Corderie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Tronchère</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Baradat</w:t>
+                <w:t xml:space="preserve">Camille Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.572 (3 vol.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.579 (3 vol.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791088v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anse (69), Dame Blanche - Chemin du Golf</w:t>
               </w:r>
@@ -10522,51 +10522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10618,51 +10618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-sur-Allier (03), Les Clayeux - Site 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10727,51 +10727,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-le-Vieux (01), &amp;quot;Les Collombières - Au Mollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10849,77 +10849,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vert-le-Grand (91), Ecosite de Vert-le-Grand/Echarcon, &amp;quot;la Pièce des Everts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baldassari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Champeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10984,51 +10984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyon (69), Clos de la Visitation - 23 rue Roger Radisson, Lyon 5e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11567,271 +11567,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Polo</w:t>
+                <w:t xml:space="preserve">Damien Tourgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.1169 (3 Vol)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846027v1</w:t>
+                <w:t xml:space="preserve">hal-04845727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anse et Pommiers (69), Anse, la Logère - Pommiers, Bel-Air (Tranche 3)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yvoire (74), lieu-dit &amp;quot;la Motte Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zabeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Polo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.320 (1 Vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tourgon</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-04845727v1</w:t>
+                <w:t xml:space="preserve">hal-04846027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le quartier antique du clos de la Solitude, Lugdunum (Lyon 5e). Domus, habitats collectifs et urbanisme de la colonie de Lyon.</w:t>
               </w:r>
@@ -12532,51 +12532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bohny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13129,51 +13129,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veauche (42), Volvon Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Argant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Kurzaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14274,51 +14274,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C364DCCA"/>
+    <w:nsid w:val="1B89FBE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14505,51 +14505,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-clement-ufc-umr6249" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172243904" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/305313075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419839252" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04494353v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touatia Amraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dumas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Adam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Ancel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781803276021" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803276021" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359045v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Henny" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ud9" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959274v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ribolet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03362315v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Darras" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Flageul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.8180" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03497574v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat-Joly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Clement" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.30175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Pomad&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308109v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Teyssonneyre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Planchon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Favrie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-L&#233;opold Brochier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02128456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Djerbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Silvino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Roth&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Fabre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.2185" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971596v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien &#201;vrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100331v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gilles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guillaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360683v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100295v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843221v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Debize" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359305v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Beausoleil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morzadec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carrara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tassadite Chemin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735262v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baldassari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/archeologie-et-histoire-romaine/349-les-domus-a-narbonne-et-en-gaule-narbonnaise-9782355181498.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299360v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Helly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Paturet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/68695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.68695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05187260v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595124v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Zanella" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852379v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360621v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Savay-Guerraz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360638v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360633v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desbat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Sartre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030432v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02030649v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970553v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agatha Poirot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02094420v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.revue-archeologique-picardie.fr/revue-archeologique-de-picardie-numeros-speciaux/155-numero-30-2016.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02031454v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042318v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Carrato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ausoniuseditions.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421803v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Herv&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359313v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Helly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359326v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359317v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Toutin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359321v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359328v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360673v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Dubreucq" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359332v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Groetembril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lefevre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359331v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lemoigne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379390v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Schamper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120053" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508471v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaillot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038763v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Silvino" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02129129v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thirion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02038203v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Guillaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Le Tiec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02104844v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Helly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rideaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02041389v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02040740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02042306v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02024452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Blanc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02125758v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095399v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02034112v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02033747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02036115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Luginb&#252;hl" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meylan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359349v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359352v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423024v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Joly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852413v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04501466v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04398059v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prioux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Courtot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292318v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bonaventure" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852411v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852408v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002314v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511840v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#244;me Parfant" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03625132v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soichet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Grebot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lourdaux-Jurietti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852406v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Landrieux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791089v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baradat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Hofmann" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bardot-Cambot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02316783v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foucras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04635805v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alleau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Trin-Lacombe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Poirier-Coutansais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lebl&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235058v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802248v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791088v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronch&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846022v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zabeo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Collomb" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793459v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Charlier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835761v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843556v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791087v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Dufaud" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bigot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dadure" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802245v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boissard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429294v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rochet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Flori" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235015v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Foulch&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845727v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourgon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;al" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846027v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Polo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01110787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823238v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823543v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Moreau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822571v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Latour-Argant" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dubreucq" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791008v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01438200v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Bochnak" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Golanova" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hamm" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto-H. Urban" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Granier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bohny" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudine Robin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Mayoud" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845138v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazillou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784202v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803265v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Julita" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Nicot" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784199v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aubazac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Belingard" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783185v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Argant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845141v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnol" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802981v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jolly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Colas" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gagnolle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803257v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dellea" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823240v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moulin" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Schaal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>