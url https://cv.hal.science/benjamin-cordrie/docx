--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benjamin Cordrie </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Enseignant - chercheur en économie. Titulaire de la chaire économie sociale et circulaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -98,609 +107,609 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réemploi solidaire au risque de la récupération. Analyse d’un espace méso critique en construction à partir du travail politique des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Grassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 74, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/15naa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional demolition waste treatment capacity: a case study based on the identification of building selective deconstruction value chain’s stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lemelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Social Impact and Circular Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (3), pp.17-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13135/2704-9906/7603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondes en développement : analyse lexicale de 50 ans d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Figuière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (199-200), pp.39-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.199.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04018367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment saisir l’entreprise et sa dimension politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 27 (2), pp.211-221. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.027.0211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04323282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La casse de l’État social mise en lumière par la pandémie. Retour sur un lent processus de délitement : Présentation et mise en perspective d’une sélection d’articles tirés de dix années de publications de la Revue française de Socio-économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Eloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Monchatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série « en lutte », pp.23-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfse.spe2020.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser l’entreprise comme espace politique : Ostrom avec Commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Revue de l'Organisation Responsable, 13 (2), pp.11-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -710,102 +719,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La troisième révolution industrielle en Hauts-de-France. Genèse et implication d'un mythe d'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clément Barbier; Vianney Schlegel; Janoé Vulbeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner les territoires du Nord : capitalisme, race et pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 978-2757442326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -815,582 +824,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des cadres discursifs de l'économie circulaire à ses pratiques : éléments d'analyse à partir d'une monographie d'un chantier de déconstruction sélective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déconstruction sélective des bâtiments : quels enjeux pour un urbanisme circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Devetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Rencontres Internationales en Urbanisme de l’APERAU, Section 5-A - Agir en faveur d’un urbanisme circulaire : acteurs, instruments de régulation et régimes de production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APERAU-UNIL, Jun 2023, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Troisième Révolution Industrielle : quand les entreprises font la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française d’Économie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille - Science po Lille, Jul 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSR, cooperatives, the commons movement....reflecting on the institutional challenges of the eco-social transition with Karl Polanyi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th EMES International Research Conference on Social Enterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Sheffield, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troisième Révolution Industrielle et RSE : quels liens ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Troisième Révolution Industrielle au prisme de la sociologie de la traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Dauphine, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’Association Française d’Économie Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jul 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324402v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Troisième Révolution Industrielle au prisme de la sociologie de la traduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Troisième Révolution Industrielle et RSE : quels liens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Association Française d’Économie Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Jul 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès du Réseau International de Recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324373v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intérêt d’un rapprochement entre Elinor Ostrom et John Commons pour penser l’entreprise comme espace politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cordrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales Économie et Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1537,51 +1546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501479v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grassart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bayard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313174v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2704-9906/7603" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03131522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313189v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964956v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324402v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501479v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cordrie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Grassart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bayard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15naa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313174v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lemelin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13135/2704-9906/7603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04018367v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boidin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Figui&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.199.0043" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04323282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.027.0211" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04120081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Monchatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zune" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.spe2020.0023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03131522v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313189v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964956v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400117v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Liefooghe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Devetter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324373v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324359v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>