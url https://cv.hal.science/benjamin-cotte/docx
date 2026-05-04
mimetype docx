--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -1037,499 +1037,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
+                <w:t xml:space="preserve">Experimental study of the dynamic stall noise on an oscillating airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+                <w:t xml:space="preserve">David Raus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 537, pp.117144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370256v1</w:t>
+                <w:t xml:space="preserve">hal-03827270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the dynamic stall noise on an oscillating airfoil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Raus</w:t>
+                <w:t xml:space="preserve">Synthesis of wind turbine trailing edge noise in free field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mascarenhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117144⟩</w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.033601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0009658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827270v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of wind turbine trailing edge noise in free field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mascarenhas</w:t>
+                <w:t xml:space="preserve">Physically-based sound synthesis software for Computer-Aided-Design of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0009658⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827264v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based sound synthesis software for Computer-Aided-Design of piano soundboards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Elie</w:t>
+                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.30. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827285v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Noise Synthetic Turbulence Tailored to Lateral Periodic Boundary Conditions</w:t>
               </w:r>
@@ -2003,252 +2003,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Turbine Noise Modeling Based on Amiet's Theory: Effects of Wind Shear and Atmospheric Turbulence</w:t>
+                <w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Tian</w:t>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3813/AAA.918979⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356102v1</w:t>
+                <w:t xml:space="preserve">hal-01253180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain damping models in structural acoustics using digital filtering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Wind Turbine Noise Modeling Based on Amiet's Theory: Effects of Wind Shear and Atmospheric Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 68-69, pp.587-607. </w:t>
+              <w:t xml:space="preserve">Acta Acustica united with Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102 (4), pp.626-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2015.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3813/AAA.918979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253180v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical properties of piano soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,177 +3312,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">Albert Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Boittin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9915-9924, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939480v1</w:t>
+                <w:t xml:space="preserve">hal-04939478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the impact of wind turbine noise: general overview and results of the PIBE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3491,518 +3491,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Schmich-Yamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Nantes, France. pp.9251-9262, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3397/IN_2024_4217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brendel</w:t>
+                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4035-4038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939478v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Perceptual evaluation of sound synthesis of wind turbine noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Couzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2426-2433, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736434v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of sound synthesis of wind turbine noise</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Couzon</w:t>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Strauss</w:t>
+                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2426-2433, </w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802446v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
               </w:r>
@@ -4625,1000 +4625,1000 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the noise generated by an airfoil oscillating above stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+                <w:t xml:space="preserve">Lisa Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ecotiere</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 13th ICBEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616730v1</w:t>
+                <w:t xml:space="preserve">hal-03342329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the noise generated by an airfoil oscillating above stall</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Sicard</w:t>
+                <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 13th ICBEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342329v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Acoustic Radiation of an Oscillating Airfoil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Monchaux</w:t>
+                <w:t xml:space="preserve">An analytical approach based on tailored Green's functions for flow noise prediction at low Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Lafoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2319-2321, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.749-750, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0273⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03233651v1</w:t>
+                <w:t xml:space="preserve">hal-03229454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach based on tailored Green's functions for flow noise prediction at low Mach number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Serre</w:t>
+                <w:t xml:space="preserve">Experimental characterization and analytical modelling of rotor tonal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Rigall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+                <w:t xml:space="preserve">Chakshu Deora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.749-750, </w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (e-conference), France. pp.2937-2943, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229454v1</w:t>
+                <w:t xml:space="preserve">hal-03229460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and analytical modelling of rotor tonal noise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chakshu Deora</w:t>
+                <w:t xml:space="preserve">Application of sound synthesis of piano tones to study the vibroacoustics of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0269⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2151-2153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229460v1</w:t>
+                <w:t xml:space="preserve">hal-03235388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sound synthesis of piano tones to study the vibroacoustics of piano soundboards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+                <w:t xml:space="preserve">Influence of environmental parameters on the modeling of wind turbine noise emission and propagation: a sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2151-2153, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0781⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2351-2357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235388v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental parameters on the modeling of wind turbine noise emission and propagation: a sensitivity analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION AND ANALYTICAL MODELING OF ROTOR TONAL NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Rigall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotte</w:t>
+                <w:t xml:space="preserve">Chakshu Deora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2615-2621</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233633v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03336256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION AND ANALYTICAL MODELING OF ROTOR TONAL NOISE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of the Acoustic Radiation of an Oscillating Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2319-2321, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336256v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAESSTRO: A sound synthesis framework for Computer-Aided Design of piano soundboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Chabassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5870,627 +5870,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of ground and atmospheric effects on wind turbine noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Prediction of variability in wind turbine noise calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Tian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting on Wind Turbine Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206965v1</w:t>
+                <w:t xml:space="preserve">hal-01206966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of variability in wind turbine noise calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double polarisation in nonlinear vibrating piano strings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Jack Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Meeting on Wind Turbine Noise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Vienna talk 2015 on music Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206966v1</w:t>
+                <w:t xml:space="preserve">hal-01194580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double polarisation in nonlinear vibrating piano strings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Touzé</w:t>
+                <w:t xml:space="preserve">Modelling of ground and atmospheric effects on wind turbine noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vienna talk 2015 on music Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">6th International Meeting on Wind Turbine Noise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194580v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine noise modeling: prediction of amplitude modulation and influence of atmospheric conditions</w:t>
+                <w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Tian</w:t>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206964v1</w:t>
+                <w:t xml:space="preserve">hal-00985425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets météorologiques sur le bruit rayonné par les éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985425v1</w:t>
+                <w:t xml:space="preserve">hal-01206961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets météorologiques sur le bruit rayonné par les éoliennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind turbine noise modeling: prediction of amplitude modulation and influence of atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206961v1</w:t>
+                <w:t xml:space="preserve">hal-01206964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Noise-Con 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6515,77 +6515,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6610,77 +6610,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Turbine Noise Modelling Based on Amiet's Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Meeting on Wind Turbine Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7257,51 +7257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DDAAB67"/>
+    <w:nsid w:val="7A6194D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7405,51 +7405,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="93832615"/>
+    <w:nsid w:val="998A8517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7553,51 +7553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="752B1D3F"/>
+    <w:nsid w:val="65A6D37B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7790,51 +7790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827264v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009658" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Rigall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5093307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356102v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918979" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01137948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viggiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4794387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Bradley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2382457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939479v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich-Yamane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4217" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakshu Deora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206966v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194580v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04182500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Rigall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5093307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01137948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viggiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4794387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Bradley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2382457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich-Yamane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakshu Deora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0269" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04182500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>