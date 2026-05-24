--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1037,499 +1037,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the dynamic stall noise on an oscillating airfoil</w:t>
+                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Raus</w:t>
+                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117144⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03827270v1</w:t>
+                <w:t xml:space="preserve">hal-03370256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of wind turbine trailing edge noise in free field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mascarenhas</w:t>
+                <w:t xml:space="preserve">Physically-based sound synthesis software for Computer-Aided-Design of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Doaré</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JASA Express Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0009658⟩</w:t>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2022024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827264v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physically-based sound synthesis software for Computer-Aided-Design of piano soundboards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the dynamic stall noise on an oscillating airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Elie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Acustica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/aacus/2022024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 537, pp.117144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827285v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient evaluation of three-dimensional Helmholtz Green's functions tailored to arbitrary rigid geometries for flow noise simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Chaillat</w:t>
+                <w:t xml:space="preserve">Synthesis of wind turbine trailing edge noise in free field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mascarenhas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 452, </w:t>
+              <w:t xml:space="preserve">JASA Express Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (3), pp.033601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0009658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370256v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Noise Synthetic Turbulence Tailored to Lateral Periodic Boundary Conditions</w:t>
               </w:r>
@@ -2962,269 +2962,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study of turbulence ingestion noise for marine propellers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lavanant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2025 - 11th Convention of the European Acoustics Association/EuroNoise 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Málaga, Spain. pp.1851-1858, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2025.0670⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365428v1</w:t>
+                <w:t xml:space="preserve">hal-05503301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of turbulence ingestion noise for marine propellers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation expérimentale du bruit d’un drone en vol stationnaire en environnements réel et contrôlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinícius Simião Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lavanant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoann Beausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Toralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2025 - 11th Convention of the European Acoustics Association/EuroNoise 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05503301v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolvent Stability Analysis of Turbulent Mean Flows: an Application to Aeroacoustics</w:t>
               </w:r>
@@ -3312,1055 +3312,1055 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05157732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bianchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brendel</w:t>
+                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9915-9924, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939478v1</w:t>
+                <w:t xml:space="preserve">hal-04939480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the impact of wind turbine noise: general overview and results of the PIBE project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Régis Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Schmich-Yamane</w:t>
+                <w:t xml:space="preserve">Laurent Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9251-9262, </w:t>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9915-9924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939479v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+                <w:t xml:space="preserve">Predicting the impact of wind turbine noise: general overview and results of the PIBE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schmich-Yamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9251-9262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736434v1</w:t>
+                <w:t xml:space="preserve">hal-04939479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual evaluation of sound synthesis of wind turbine noise</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Strauss</w:t>
+                <w:t xml:space="preserve">Investigating the Impact of Atmospheric Boundary Layer Stratification on Wind Farm Noise Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Emmanuelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc-Benon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_3181⟩</w:t>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, Italy. pp.4035-4038, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04802446v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perceptual evaluation of sound synthesis of wind turbine noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossen El Sawaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Marquis-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">Gauthier Couzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
+                <w:t xml:space="preserve">Nicolas Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
+              <w:t xml:space="preserve">INTER-NOISE 2024 - 53rd International Congress &amp; Exposition on Noise Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France. pp.2426-2433, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_3181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939480v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind turbine noise modeling including aeroacoustic sources and propagation effects: comparison against field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mascarenhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Doaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Avan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Ecotière</w:t>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847950v1</w:t>
+                <w:t xml:space="preserve">hal-04939429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation semi-analytique du bruit large bande produit par l’interaction entre un écoulement turbulent et un obstacle rigide de forme complexe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Serre</w:t>
+                <w:t xml:space="preserve">Recherche sur les impacts du bruit des éoliennes sur l'Humain : son, perception, santé (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+              <w:t xml:space="preserve">CFA2022 - 16ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848129v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine noise modeling including aeroacoustic sources and propagation effects: comparison against field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mascarenhas</w:t>
+                <w:t xml:space="preserve">Modélisation semi-analytique du bruit large bande produit par l’interaction entre un écoulement turbulent et un obstacle rigide de forme complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter-Noise 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939429v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auralization of wind turbine noise using physics-based emission and propagation models</w:t>
               </w:r>
@@ -4625,1190 +4625,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the noise generated by an airfoil oscillating above stall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sicard</w:t>
+                <w:t xml:space="preserve">Anne Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Avan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. 13th ICBEN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342329v1</w:t>
+                <w:t xml:space="preserve">hal-03616730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research on the impacts of wind turbine noise on humans: sound, perception, health (RIBEolH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+                <w:t xml:space="preserve">Experimental characterization of the noise generated by an airfoil oscillating above stall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Ecotiere</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 13th ICBEN</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION 2021 FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, VIRTUAL EVENT, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2021-2291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616730v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analytical approach based on tailored Green's functions for flow noise prediction at low Mach number</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Serre</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Acoustic Radiation of an Oscillating Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Raus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Monchaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Lafoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.749-750, </w:t>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2319-2321, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229454v1</w:t>
+                <w:t xml:space="preserve">hal-03233651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and analytical modelling of rotor tonal noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">An analytical approach based on tailored Green's functions for flow noise prediction at low Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chakshu Deora</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon (e-conference), France. pp.2937-2943, </w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.749-750, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03229460v1</w:t>
+                <w:t xml:space="preserve">hal-03229454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of sound synthesis of piano tones to study the vibroacoustics of piano soundboards</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+                <w:t xml:space="preserve">Experimental characterization and analytical modelling of rotor tonal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Rigall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakshu Deora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0781⟩</w:t>
+              <w:t xml:space="preserve">e-Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon (e-conference), France. pp.2937-2943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235388v1</w:t>
+                <w:t xml:space="preserve">hal-03229460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of environmental parameters on the modeling of wind turbine noise emission and propagation: a sensitivity analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotte</w:t>
+                <w:t xml:space="preserve">Application of sound synthesis of piano tones to study the vibroacoustics of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2351-2357, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2151-2153, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233633v1</w:t>
+                <w:t xml:space="preserve">hal-03235388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION AND ANALYTICAL MODELING OF ROTOR TONAL NOISE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tommy Rigall</w:t>
+                <w:t xml:space="preserve">Influence of environmental parameters on the modeling of wind turbine noise emission and propagation: a sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Kayser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakshu Deora</w:t>
+                <w:t xml:space="preserve">Benjamin Cotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, LYON, France. pp. 2351-2357, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03336256v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Acoustic Radiation of an Oscillating Airfoil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION AND ANALYTICAL MODELING OF ROTOR TONAL NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Rigall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakshu Deora</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2615-2621</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0273⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03233651v1</w:t>
+                <w:t xml:space="preserve">hal-03336256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAESSTRO: A sound synthesis framework for Computer-Aided Design of piano soundboards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Green function in acoustic analogies for flow noise predictions at low Mach number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Trafny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
+              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings, InterNoise19, Madrid, Spain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, madrid, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281818v2</w:t>
+                <w:t xml:space="preserve">hal-04875536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Green function in acoustic analogies for flow noise predictions at low Mach number</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MAESSTRO: A sound synthesis framework for Computer-Aided Design of piano soundboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Boutillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Chabassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerem Ege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Laulagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTER-NOISE and NOISE-CON Congress and Conference Proceedings, InterNoise19, Madrid, Spain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, madrid, France</w:t>
+              <w:t xml:space="preserve">ISMA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Detmold, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875536v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage d'un modèle de source aéroacoustique et d'un code d'équation parabolique pour la propagation du bruit des éoliennes a grande distance</w:t>
               </w:r>
@@ -5870,109 +5870,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of variability in wind turbine noise calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of ground and atmospheric effects on wind turbine noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting on Wind Turbine Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206966v1</w:t>
+                <w:t xml:space="preserve">hal-01206965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double polarisation in nonlinear vibrating piano strings</w:t>
               </w:r>
@@ -6047,584 +6047,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of ground and atmospheric effects on wind turbine noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of variability in wind turbine noise calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Tian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Meeting on Wind Turbine Noise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206965v1</w:t>
+                <w:t xml:space="preserve">hal-01206966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+                <w:t xml:space="preserve">Wind turbine noise modeling: prediction of amplitude modulation and influence of atmospheric conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985425v1</w:t>
+                <w:t xml:space="preserve">hal-01206964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets météorologiques sur le bruit rayonné par les éoliennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation temporelle et simulation par filtrage numérique des phénomènes d'amortissement en vibroacoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuan Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFA 2014, 12e Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France. pp.1481-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206961v1</w:t>
+                <w:t xml:space="preserve">hal-00985425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbine noise modeling: prediction of amplitude modulation and influence of atmospheric conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets météorologiques sur le bruit rayonné par les éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Tian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206964v1</w:t>
+                <w:t xml:space="preserve">hal-01206961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Cotté</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Noise-Con 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t>
+              <w:t xml:space="preserve">21ème congrès français de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975230v1</w:t>
+                <w:t xml:space="preserve">hal-00966624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles temporels d'amortissement en vibroacoustique appliqués à des matériaux viscoélastiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement and modeling of damping for time-domain structural acoustics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Parret-Fréaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès français de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France. pp.N/A</w:t>
+              <w:t xml:space="preserve">Noise-Con 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Denver, CO, United States. CD-ROM proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966624v1</w:t>
+                <w:t xml:space="preserve">hal-00975230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind Turbine Noise Modelling Based on Amiet's Theory</w:t>
               </w:r>
@@ -6845,90 +6845,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIBEolh : Recherche des impacts du bruit éolien sur l'humain : son, perception, santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7257,51 +7257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A6194D7"/>
+    <w:nsid w:val="98242374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7405,51 +7405,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="998A8517"/>
+    <w:nsid w:val="374B3C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7553,51 +7553,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65A6D37B"/>
+    <w:nsid w:val="7ACBC9DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7790,51 +7790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827264v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022024" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Rigall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5093307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01137948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viggiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4794387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Bradley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2382457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939479v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich-Yamane" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4217" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229460v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakshu Deora" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0269" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235388v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0781" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233633v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206966v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206961v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206964v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04182500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Colas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Emmanuelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc-Benon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/wes-9-1869-2024" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182479v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Kayser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mascarenhas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0017653" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04239726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trafny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Serre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182466v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Doar&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2023018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209955v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0020834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370256v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110915" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827285v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boutillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2022024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Raus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Monchaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117144" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827264v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0009658" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336247v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Rigall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lafon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fluids" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290936v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0002872" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336242v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362199v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5093307" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01774235v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.02.026" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01253180v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Parret-Fr&#233;aud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaigne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.08.005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356102v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Tian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918979" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01137948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Viggiano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4794387" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lafon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dehollain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Chapelon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2373" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poisson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J050636" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00660485v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3104633" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461430v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.41252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138068v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lee Culver" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L. Bradley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2382457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01138075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc Benon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503301v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lavanant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2025.0670" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365428v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Simi&#227;o Pitta" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoareau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Beausse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Toralba" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157732v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mons" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Lesshafft" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich-Yamane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4217" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736434v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0608" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ossen El Sawaf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marquis-Favre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Couzon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Strauss" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_3181" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847950v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Avan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847878v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616730v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Evrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342329v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sicard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2021-2291" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lafoux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0273" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229454v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0912" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakshu Deora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0269" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235388v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0781" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233633v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0052" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875536v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281818v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chabassier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerem Ege" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laulagnet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01356487v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Tian" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01194580v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Jack Tan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Touz&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206966v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206964v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206961v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966624v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00975237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324074v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cremezi-Charlet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poisson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00660494v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04182500v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>