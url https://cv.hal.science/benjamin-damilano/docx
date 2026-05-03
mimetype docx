--- v0 (2026-03-06)
+++ v1 (2026-05-03)
@@ -66,14953 +66,15221 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (112)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Surface Acoustic Wave Sensors at 2.45 GHz Based on AlN/Sapphire and Operable up to 600 °C</w:t>
+                <w:t xml:space="preserve">Effects of Substrate Miscut on Growth Instabilities in Homoepitaxially Grown GaN/AlGaN System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Youbi</w:t>
+                <w:t xml:space="preserve">Henryk Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bartoli</w:t>
+                <w:t xml:space="preserve">Piotr Wojnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
+                <w:t xml:space="preserve">Robert Kucharski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Tomasz Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 401, pp.117569. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (6), pp.2396-2405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.5c01733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05537947v1</w:t>
+                <w:t xml:space="preserve">hal-05582184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
+                <w:t xml:space="preserve">Wireless Surface Acoustic Wave Sensors at 2.45 GHz Based on AlN/Sapphire and Operable up to 600 °C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">Ulrich Youbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sow</w:t>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baillard</w:t>
+                <w:t xml:space="preserve">Florian Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dujarrier</w:t>
+                <w:t xml:space="preserve">Jaafar Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Goodwin</w:t>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.100078. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 401, pp.117569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922995v1</w:t>
+                <w:t xml:space="preserve">hal-05537947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing solar cell efficiency of AlxIn1-xN/Si heterojunctions using an a-Si buffer: A study of material, interface and device properties</w:t>
+                <w:t xml:space="preserve">GaN Mid‐IR Plasmonics: Low‐Loss Epsilon‐Near‐Zero Modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sun</w:t>
+                <w:t xml:space="preserve">Julia Inglés‐cerrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Cornejo</w:t>
+                <w:t xml:space="preserve">Maria Villanueva‐blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de la Mata</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Miguel Montes Bajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107278⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (16), pp.e03829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.202503829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227790v1</w:t>
+                <w:t xml:space="preserve">hal-05582187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarity inversions within AlN films on sapphire exploiting silicon and oxygen diffusion during high temperature annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bonito Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bonito Oliva</w:t>
+                <w:t xml:space="preserve">Sylvia Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Hagedorn</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">Holm Kirmse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 25 (15), pp.5697-5708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular red-green-blue InGaN quantum wells with In content up to 40% grown on InGaN nanopyramids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+                <w:t xml:space="preserve">G. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Paillet</w:t>
+                <w:t xml:space="preserve">A. Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Névine Rochat</w:t>
+                <w:t xml:space="preserve">A. Dujarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cooper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Grenier</w:t>
+                <w:t xml:space="preserve">L. Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43246-024-00725-8⟩</w:t>
+              <w:t xml:space="preserve">Nano Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05219604v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing solar cell efficiency of AlxIn1-xN/Si heterojunctions using an a-Si buffer: A study of material, interface and device properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">R.G. Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aristégui</w:t>
+                <w:t xml:space="preserve">M. de la Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Teisseyre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Guigoz</w:t>
+                <w:t xml:space="preserve">S.I. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04489504v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of AlGaN UV emitting tunnel junction LED devices by off-axis electron holography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Regular red-green-blue InGaN quantum wells with In content up to 40% grown on InGaN nanopyramids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Dussaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Névine Rochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad690a⟩</w:t>
+              <w:t xml:space="preserve">Communications Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43246-024-00725-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726776v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05219604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for III-Nitride photonic platforms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlGaN quantum wells on bulk GaN substrate in the step-flow or step meandering regime: Influence on indirect exciton diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+                <w:t xml:space="preserve">R. Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+                <w:t xml:space="preserve">H. Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Futures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad41aa⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0182659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04560375v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Beam Generation from Standing Hollow GaN Nanowire Lasers on Sapphire Substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perspectives for III-Nitride photonic platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Philippe Boucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Reserbat-Plantey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01735⟩</w:t>
+              <w:t xml:space="preserve">Nano Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (2), pp.022001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2399-1984/ad41aa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04489537v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlN bilayers for integrated photonics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Vector Beam Generation from Standing Hollow GaN Nanowire Lasers on Sapphire Substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takiguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (2), pp.789-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ome.515887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04484997v1</w:t>
+                <w:t xml:space="preserve">hal-04489537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous GaN by selective area sublimation through an epitaxial nanomask: AlN versus Si$_x$N$_y$</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of AlGaN UV emitting tunnel junction LED devices by off-axis electron holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 34 (24), pp.245602. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc3a2⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35 (43), pp.435206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ad690a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248760v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarity inversion in III-nitride waveguides for efficient nonlinear interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bhat</w:t>
+                <w:t xml:space="preserve">GaN/AlN bilayers for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tronche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+                <w:t xml:space="preserve">Xavier Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.501221⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (3), pp.792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ome.515887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211196v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoporous GaN by selective area sublimation through an epitaxial nanomask: AlN versus Si$_x$N$_y$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+                <w:t xml:space="preserve">P Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202200769⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (24), pp.245602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc3a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248758v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic polarity inversion in III-nitride waveguides for efficient nonlinear interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aristegui</w:t>
+                <w:t xml:space="preserve">P. Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lefebvre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Vladimirova</w:t>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125421⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (19), pp.31397-31409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.501221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251300v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Zajac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Elzbieta Litwin-Staszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Nitride Semiconductors, 220 (16), pp.2200769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202200769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966716v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Polarization in Tunnel Junction Injected UV Light‐Emitting Diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor Fan Arcara</w:t>
+                <w:t xml:space="preserve">Electrostatic modulation of excitonic fluid in GaN/AlGaN quantum wells by deposition of few-layer graphene and nickel/gold films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Kessaci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.202200055⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (12), pp.125421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.125421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828269v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Brimont</w:t>
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.449482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759667v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Porous Nitride Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.1256-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681897v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of selective area sublimation of p-GaN and regrowth of AlGaN for the co-integration of enhancement mode and depletion mode high electron mobility transistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108210⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03467546v1</w:t>
+                <w:t xml:space="preserve">hal-03759667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles diodes électroluminescentes pour l’émission UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Combination of selective area sublimation of p-GaN and regrowth of AlGaN for the co-integration of enhancement mode and depletion mode high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202271016⟩</w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188, pp.108210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784792v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential sublimation along threading dislocations in InGaN/GaN single quantum well for improved photoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089892⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865257v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light Polarization in Tunnel Junction Injected UV Light‐Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Kessaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219 (7), pp.2200055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.202200055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03741626v1</w:t>
+                <w:t xml:space="preserve">hal-03828269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.449482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (16), pp.165102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285358v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Nitride Light-Emitting Diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles diodes électroluminescentes pour l’émission UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01729⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202271016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864353v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of the electrostatic potentials in MOCVD and hybrid GaN tunnel junctions for InGaN/GaN blue emitting light emitting diodes by off-axis electron holography correlated with structural, chemical, and optoelectronic characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Mavel</w:t>
+                <w:t xml:space="preserve">Preferential sublimation along threading dislocations in InGaN/GaN single quantum well for improved photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruterana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 130 (2), pp.025704. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0054810⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 132 (3), pp.035302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0089892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418879v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Unlimited Polarization-Maintaining Metasurfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. D Mierry</w:t>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (5), </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 593, pp.126779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582572v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering-gallery mode InGaN microdisks on GaN substrates</w:t>
+                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zi</w:t>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W y Fu</w:t>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Kim-Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Frayssinet</w:t>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/oe.427727⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436102v1</w:t>
+                <w:t xml:space="preserve">hal-03111022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly W Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035072v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth-unlimited polarization-maintaining metasurfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping of the electrostatic potentials in MOCVD and hybrid GaN tunnel junctions for InGaN/GaN blue emitting light emitting diodes by off-axis electron holography correlated with structural, chemical, and optoelectronic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P D Mierry</w:t>
+                <w:t xml:space="preserve">D. Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Amichi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (2), pp.025704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0054810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436097v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Whispering-gallery mode InGaN microdisks on GaN substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+                <w:t xml:space="preserve">H Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W y Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kim-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.045308⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.427727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014825v2</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+                <w:t xml:space="preserve">Bandwidth Unlimited Polarization-Maintaining Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. D Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418883v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandwidth-unlimited polarization-maintaining metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
+                <w:t xml:space="preserve">Q Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P D Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111022v2</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full InGaN red light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Grenier</w:t>
+                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0016217⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418848v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Souissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (4), pp.045308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.045308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue to yellow emission from (Ga,In)/GaN quantum wells grown on pixelated silicon substrate</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lasing up to 380 K in a sublimated GaN nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Faure</w:t>
+                <w:t xml:space="preserve">S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tsuchizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-76031-3⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (22), pp.223101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0004771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418823v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN islands and thin films grown on epitaxial graphene</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Matei</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Hyonju Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (40), pp.405601. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 552, pp.125911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab98bd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024853v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full InGaN red light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyonju Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">A. Dussaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (13), pp.135704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0016217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418915v1</w:t>
+                <w:t xml:space="preserve">hal-03418848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Blue to yellow emission from (Ga,In)/GaN quantum wells grown on pixelated silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-76031-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02946015v1</w:t>
+                <w:t xml:space="preserve">hal-03418823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024837v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactor environment on the selective area thermal etching of GaN nanohole arrays</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">InGaN islands and thin films grown on epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">C Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62539-1⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (40), pp.405601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab98bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024881v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Printing polarization and phase at the optical diffraction limit: near and far-field optical encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.697-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Di Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature electrical transport properties of MBE-grown Mg-doped GaN and AlGaN materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140561⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931592v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting-Layer-Free AlGaN Quantum Dots for Ultraviolet Emitters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Frisch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Matta</w:t>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02546⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883981v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological phase in Pancharatnam-Berry metasurfaces using mesoscopic electrodynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Briere</w:t>
+                <w:t xml:space="preserve">Influence of the reactor environment on the selective area thermal etching of GaN nanohole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0365⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62539-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582593v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of AlGaN interlayer on the GaN/InGaN/GaN/AlGaN multi-quantum wells structural properties toward red light emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+                <w:t xml:space="preserve">High temperature electrical transport properties of MBE-grown Mg-doped GaN and AlGaN materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piotrzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 128, pp.223102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0027119⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 128 (8), pp.085703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047502v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajath Sawant</w:t>
+                <w:t xml:space="preserve">Wetting-Layer-Free AlGaN Quantum Dots for Ultraviolet Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Schifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peinan Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4054-4060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635286v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing up to 380 K in a sublimated GaN nanowire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Tsuchizawa</w:t>
+                <w:t xml:space="preserve">Revealing topological phase in Pancharatnam-Berry metasurfaces using mesoscopic electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanjie Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandeep Golla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004771⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (16), pp.4711-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024869v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliming GaN into Ordered Nanowire Arrays for Ultraviolet and Visible Nanophotonics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Masato Takiguchi</w:t>
+                <w:t xml:space="preserve">Effect of AlGaN interlayer on the GaN/InGaN/GaN/AlGaN multi-quantum wells structural properties toward red light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ruterana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01435⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128, pp.223102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0027119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024899v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393815v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Internal quantum efficiencies of AlGaN quantum dots grown by molecular beam epitaxy and emitting in the UVA to UVC ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (20), pp.205701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5115593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurface orbital angular momentum holography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rajath Sawant</w:t>
+                <w:t xml:space="preserve">Subliming GaN into Ordered Nanowire Arrays for Ultraviolet and Visible Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11030-1⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.3321-3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304950v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+                <w:t xml:space="preserve">(Ga,In)N/GaN light emitting diodes with a tunnel junction and a rough n-contact layer grown by metalorganic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.055101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100722v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ga,In)N/GaN light emitting diodes with a tunnel junction and a rough n-contact layer grown by metalorganic chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chenot</w:t>
+                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092693⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.11800-11808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304933v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge doped GaN and Al 0.5 Ga 0.5 N-based tunnel junctions on top of visible and UV light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Ayadi</w:t>
+                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.18095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02569339v1</w:t>
+                <w:t xml:space="preserve">hal-02393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down fabrication of GaN nano-laser arrays by displacement Talbot lithography and selective area sublimation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab0d32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304928v1</w:t>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Etching‐Free Approach Toward Large‐Scale Light‐Emitting Metasurfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Metasurface orbital angular momentum holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vézian</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801271⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11030-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118940v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Walde</w:t>
+                <w:t xml:space="preserve">Ge doped GaN and Al 0.5 Ga 0.5 N-based tunnel junctions on top of visible and UV light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41378-019-0101-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (22), pp.224503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024884v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pendeo-epitaxy of GaN on SOI nano-pillars: Freestanding and relaxed GaN platelets on silicon with a reduced dislocation density</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Top-down fabrication of GaN nano-laser arrays by displacement Talbot lithography and selective area sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.045007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab0d32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304951v1</w:t>
+                <w:t xml:space="preserve">hal-02304928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiencies of AlGaN quantum dots grown by molecular beam epitaxy and emitting in the UVA to UVC ranges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">An Etching‐Free Approach Toward Large‐Scale Light‐Emitting Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (14), pp.1801271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5115593⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02380035v1</w:t>
+                <w:t xml:space="preserve">hal-02118940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous GaN Made by Selective Area Sublimation for Efficient Light Emission on Si Substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Walde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700392⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553871v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency in polar and semipolar (11e22) InxGa1-xN/InyGa1-yN quantum wells emitting from blue to red</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Miery</w:t>
+                <w:t xml:space="preserve">Pendeo-epitaxy of GaN on SOI nano-pillars: Freestanding and relaxed GaN platelets on silicon with a reduced dislocation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.125235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700051v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microstructure, local indium composition and photoluminescence in green-emitting InGaN/GaN quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Enhanced excitonic emission efficiency in porous GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Courville</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12657⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34185-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691523v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced excitonic emission efficiency in porous GaN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">The microstructure, local indium composition and photoluminescence in green-emitting InGaN/GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vezian</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34185-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue: Microscopy of Semi‐Conducting Materials, 268 (3), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905654v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of (Al,Ga)N nanostructures grown on Al0.5Ga0.5N (0001)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Internal quantum efficiency in polar and semipolar (11e22) InxGa1-xN/InyGa1-yN quantum wells emitting from blue to red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Miery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.12.029⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 113, pp.129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700054v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous GaN Made by Selective Area Sublimation for Efficient Light Emission on Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304909v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (17), pp.1567-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871066v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVA and UVB light emitting diodes with AlyGa1-yN quantum dot active regions covering the 305-335 nm range</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence properties of (Al,Ga)N nanostructures grown on Al0.5Ga0.5N (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aac3bf⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 114, pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863551v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnia Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Junaebur Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00542⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951027v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">UVA and UVB light emitting diodes with AlyGa1-yN quantum dot active regions covering the 305-335 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (7), pp.075007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aac3bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270098v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced droop in blue to red light emitting InGaN/GaN single quantum wells structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Courville</w:t>
+                <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997608⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573934v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency and Auger recombination in green, yellow and red InGaN-based light emitters grown along the polar direction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Influence of the heterostructure design on the optical properties of GaN and Al0.1Ga0.9N quantum dots for ultraviolet emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.085706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5000238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.01.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01490590v1</w:t>
+                <w:t xml:space="preserve">hal-01579358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of porous GaN and (Ga,In)N/GaN single quantum well made by selective area sublimation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), 1600484, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.25.033243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03553879v1</w:t>
+                <w:t xml:space="preserve">hal-03270098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the heterostructure design on the optical properties of GaN and Al0.1Ga0.9N quantum dots for ultraviolet emission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Photo-induced droop in blue to red light emitting InGaN/GaN single quantum wells structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxim Korytov</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 122, pp.085706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5000238⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 122, pp.063103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579358v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Massies</w:t>
+                <w:t xml:space="preserve">Internal quantum efficiency and Auger recombination in green, yellow and red InGaN-based light emitters grown along the polar direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04949⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223993v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Al y Ga1− y N/Al0.5Ga0.5N quantum dot properties for the design of ultraviolet emitters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence properties of porous GaN and (Ga,In)N/GaN single quantum well made by selective area sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG06⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (26), pp.33243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.033243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382466v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature electrical transport study of Si-doped AlN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.08.038⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425146v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">High temperature electrical transport study of Si-doped AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270110v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger effect in yellow light emitters based on InGaN–AlGaN–GaN quantum wells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG10⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1863-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382420v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Investigation of Al y Ga1− y N/Al0.5Ga0.5N quantum dot properties for the design of ultraviolet emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.05FG06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270097v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Auger effect in yellow light emitters based on InGaN–AlGaN–GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Linez</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.05FG10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05311091v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet light emitting diodes using III-N quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Tabares Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.02.014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (15), pp.1661-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390773v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">X. Checoury</w:t>
+                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01469387v1</w:t>
+                <w:t xml:space="preserve">hal-03270110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of nitride-based light emitting diodes with a high-reflectivity distributed Bragg reflector on mesa-patterned silicon substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Réveret</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannara Aing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Linez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201532303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477573v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and structural investigations of (11-22)-oriented GaN/Al0.5Ga0.5N quantum wells grown by molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Ultraviolet light emitting diodes using III-N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923306⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238733v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow–red emission from (Ga,In)N heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Internal quantum efficiency in yellow-amber light emitting AlGaN-InGaN-GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/403001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107, pp.122103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4931624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206060v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-compensated (Ga,In)N/(Al,Ga)N/GaN multiple quantum wells for improved yellow/amber light emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Growth of nitride-based light emitting diodes with a high-reflectivity distributed Bragg reflector on mesa-patterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnia Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4917222⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (10), pp.2297-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238729v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency in yellow-amber light emitting AlGaN-InGaN-GaN heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Optical properties and structural investigations of (11-22)-oriented GaN/Al0.5Ga0.5N quantum wells grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4931624⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (2), pp.024303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4923306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203313v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yellow–red emission from (Ga,In)N heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.403001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/403001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01101061v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Strain-compensated (Ga,In)N/(Al,Ga)N/GaN multiple quantum wells for improved yellow/amber light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Courville</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/29/8/084001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (14), pp.142101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4917222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025116v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leroux</w:t>
+                <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2014.09.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01871861v1</w:t>
+                <w:t xml:space="preserve">hal-01101061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in nitride heterostructures: From zero- to one-dimensional behavior</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Brault</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, pp.084001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/29/8/084001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.125437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01905195v1</w:t>
+                <w:t xml:space="preserve">hal-01025116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of magnetic polarons in ferromagnetic GdN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Natali</w:t>
+                <w:t xml:space="preserve">Excitons in nitride heterostructures: From zero- to one-dimensional behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.J. Ruch</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Vézian</w:t>
+                <w:t xml:space="preserve">A Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (3), pp.035202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035202⟩</w:t>
+              <w:t xml:space="preserve">, 2013, Physical Review B, 88, pp.125437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.125437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002353v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-green and white color tuning of monolithic light emitting diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Demolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Brault</w:t>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Natali</w:t>
+                <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.425 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3490895⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05223848v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric barrier composition GaN/(Ga,In)N/(Al,Ga)N quantum wells for yellow emission</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of magnetic polarons in ferromagnetic GdN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.J. Ruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Trodahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Le Binh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983426⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (3), pp.035202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.035202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311116v1</w:t>
+                <w:t xml:space="preserve">hal-01002353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/Al 0.5 Ga 0.5 N quantum dots and quantum dashes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Blue-green and white color tuning of monolithic light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Natali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200880614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (7), pp.073115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3490895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05311119v1</w:t>
+                <w:t xml:space="preserve">hal-05223848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the shape of GaN/AlxGa1−xN nanostructures to extend their luminescence in the visible range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Brault</w:t>
+                <w:t xml:space="preserve">Asymmetric barrier composition GaN/(Ga,In)N/(Al,Ga)N quantum wells for yellow emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Huault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3075899⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7-8), pp.2130-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311120v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-light emission from GaN∕Al0.5Ga0.5N quantum dots</w:t>
+                <w:t xml:space="preserve">GaN/Al 0.5 Ga 0.5 N quantum dots and quantum dashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Huault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Lefebvre</w:t>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2841825⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (4), pp.842-845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200880614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311124v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Huault</w:t>
+                <w:t xml:space="preserve">Tailoring the shape of GaN/AlxGa1−xN nanostructures to extend their luminescence in the visible range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3075899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311128v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/JJAP.46.L317⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.121101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304760v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Blue-light emission from GaN∕Al0.5Ga0.5N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2841825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304534v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Huby</w:t>
+                <w:t xml:space="preserve">Maxime Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Mirja Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (4L), pp.L317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/JJAP.46.L317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-ion beam analysis for microelectronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Richard Bardoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.113304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183524v1</w:t>
+                <w:t xml:space="preserve">hal-01304534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">G. Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Taliercio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303942v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-ion beam analysis for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lorenzini</w:t>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grandjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Natali</w:t>
+                <w:t xml:space="preserve">Pascal Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 251, pp.811-815</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146661v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of the photoluminescence of GaN/AlN quantum dots under high photoexcitation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.205301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 96 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1753085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303926v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field distribution and collection efficiency in an AlGaN Metal-Semiconductor-Metal detector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Time dependence of the photoluminescence of GaN/AlN quantum dots under high photoexcitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.Y. Duboz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. of Appl. Phys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (20), pp.205301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.205301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183530v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large size dependence of exciton-longitudinal-optical-phonon coupling in nitride-based quantum wells and quantum boxes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.811-815</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303257v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of GaAlN barriers and of dimensionality on optical recombination processes in InGaN quantum wells and quantum boxes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+                <w:t xml:space="preserve">Field distribution and collection efficiency in an AlGaN Metal-Semiconductor-Metal detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Reverchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. of Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 1, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303205v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microprobe analysis of GaN based light emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Grandjean</w:t>
+                <w:t xml:space="preserve">Large size dependence of exciton-longitudinal-optical-phonon coupling in nitride-based quantum wells and quantum boxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuebin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (3), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1433165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183545v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High internal electric field in a graded-width InGaN/GaN quantum well: Accurate determination by time-resolved photoluminescence spectroscopy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Effects of GaAlN barriers and of dimensionality on optical recombination processes in InGaN quantum wells and quantum boxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gallart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 78 (9), pp.1252. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1351517⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 78 (11), pp.1538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1352664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303203v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nuclear microprobe analysis of GaN based light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 188, pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High internal electric field in a graded-width InGaN/GaN quantum well: Accurate determination by time-resolved photoluminescence spectroscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gallart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 78 (9), pp.1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1351517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optical properties of GaN epilayers and GaN/AlGaN quantum wells grown by molecular beam epitaxy on GaN(0001) single crystal substrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Teissere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (1), pp.183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.373640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15022,6902 +15290,6902 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">III-nitride semiconductors are more flexible than other compound semiconductors for integrated photonics and efficient nonlinear interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maksym Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagesh Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Baldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3042971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluides quantiques d'excitons indirects dans des puits quantiques GaN/AlGaN : vers une condensation dans l'état sombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nano, Micro et Optoélectronique (JNMO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain relaxation versus luminescence in (0001) InGaN/GaN quantum wells for emission beyond the green range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.PC128860D, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.3000165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04657284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origine du twist entre les îlots de croissance de semi-conducteurs tétra-coordonnés hétéroépitaxiés selon des directions hexagonales.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thin-film blue light-emitting diodes for flexible device operation down to a millimetric radius of curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Duraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Compound Semiconductor Week 2023 (CSW 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225165v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-film blue light-emitting diodes for flexible device operation down to a millimetric radius of curvature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Origine du twist entre les îlots de croissance de semi-conducteurs tétra-coordonnés hétéroépitaxiés selon des directions hexagonales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compound Semiconductor Week 2023 (CSW 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683266v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">FABRICATION AND CHARACTERIZATION TECHNIQUES TO STUDY FLEXIBLE MICRO LIGHT-EMITTING DIODES WITH A MILLIMETRIC RADIUS OF CURVATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Duraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874254v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FABRICATION AND CHARACTERIZATION TECHNIQUES TO STUDY FLEXIBLE MICRO LIGHT-EMITTING DIODES WITH A MILLIMETRIC RADIUS OF CURVATURE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683281v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DUV LEDs based on AlGaN quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE OPTO</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366593v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03183699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
+                <w:t xml:space="preserve">DUV LEDs based on AlGaN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE OPTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2576135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03183699v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04878035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA / IEEE, May 2020, Wahington, DC (virtual), United States. pp.ATh4I.6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.ATh4I.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908565v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Peking, China. pp.UNSP 012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952364v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932812v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935176v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId514" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
+              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932705v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meletios Mexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence behavior of amber light emitting GaInN-GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, san francisco, United States. pp.93630K, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2076208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2076284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN Nanostructures with Polar and Semipolar Orientations for the Fabrication of UV LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE GALLIUM NITRIDE MATERIALS AND DEVICES IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.89860Z, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2036924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01021435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative lifetime in wurtzite GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Blue Laser and Light Emitting Diodes (ISBLED06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montpellier, France. pp.183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssc.200673559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Blue Laser and Light Emitting Diodes (ISBLLED 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Gyeongju, South Korea. pp.2779-2782, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssb.200404996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier Recombination Dynamics of Over-Excited Hexagonal GaN/AlN Quantum Dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium L.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional “pseudo-donor–acceptor-pairs” model of recombination dynamics in InGaN/GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200303270⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nano-structures and Nano-devices - ICSNN 2002.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Toulouse, France. pp.64-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00543736v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional “pseudo-donor–acceptor-pairs” model of recombination dynamics in InGaN/GaN quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grandjean</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nano-structures and Nano-devices - ICSNN 2002.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00762-2⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axel Hoffmann, May 2003, Nara, Japan. pp.2666-2669, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200303270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01319596v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00543736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on resistive Si(111) substrate : from material assessment to RF power performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.61-64</w:t>
+              <w:t xml:space="preserve">2002, pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149701v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId461" w:history="1">
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on resistive Si(111) substrate : from material assessment to RF power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Semond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.99-100</w:t>
+              <w:t xml:space="preserve">2002, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149696v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlxGa1-xN quantum wells on high-quality GaN substrates for indirect exciton diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">GaN/AlGaN quantum wells grown on high-quality GaN substrates in the perspective of indirect exciton diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristégui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmo, Sweden</w:t>
+              <w:t xml:space="preserve">22nd EuroMBE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416188v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlxGa1-xN quantum wells on high-quality GaN substrates for indirect exciton diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristégui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Teisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmo, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417547v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlGaN quantum wells grown on high-quality GaN substrates in the perspective of indirect exciton diffusion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristégui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EuroMBE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416171v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Excitons and Polaritons in Semiconductors (PEPS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Reykyavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS -14th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fukuoka, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle BRIMONT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS-13 — 13th International Conference on Nitride Semiconductors 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Seattle (USA), Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Comparison of UV-C and blue emitting
+nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937531v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence study of Mg-doped GaN and AlxGa1-xN (x&amp;lt;0.4) grown by molecular epitaxy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937537v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV-C and blue emitting
-[...64 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Photoluminescence study of Mg-doped GaN and AlxGa1-xN (x&amp;lt;0.4) grown by molecular epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952385v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-free InGaN nanowires on silicon whatever the indium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RÉUNION PLÉNIÈRE DU GDR PULSE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-free InGaN nanowires on silicon whatever the indium composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Avit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zeghouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNS 12 - 12th International Conference on Nitride Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dot based UV Light Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international conference on nitride semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, STRASBOURG, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School "Semiconductor Quantum Dots: Physics and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01312253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics in GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'04 - 7th Int. Conf. on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21927,161 +22195,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device and method for providing illumination for total-internal-reflection fluorescence microscopy using opaque mask</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro M. Yacomotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cattoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouchoüle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2019285547 (A1). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId586"/>
+      <w:footerReference w:type="default" r:id="rId597"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22228,51 +22496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cornejo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de la Mata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107278" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219604v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Paillet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00725-8" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726776v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fan Arcara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad690a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takiguchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01735" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.515887" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248760v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruterana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc3a2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tronche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501221" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Kessaci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200055" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202271016" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865257v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089892" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864353v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01729" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418879v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fan Arcara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amichi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054810" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582572v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D Mierry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1112" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Fu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim-Chauveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436097v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Song" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khadir" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V&#233;zian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Mierry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418848v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussaigne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016217" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418823v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faure" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76031-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab98bd" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024881v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Feng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vezian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62539-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582590v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0352" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582593v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjie Gao" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Golla" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osipov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Briere" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0365" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047502v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027119" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024869v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuchizawa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004771" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024899v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01435" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304950v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Ren" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Fang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11030-1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092693" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569339v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayadi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121379" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304928v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab0d32" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118940v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801271" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380035v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115593" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553871v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700392" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700051v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Miery" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.030" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691523v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chauvat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12657" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905654v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34185-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700054v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.12.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863551v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aac3bf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573934v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997608" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490590v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lekhal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.01.026" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553879v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.033243" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579358v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000238" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG06" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382420v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG10" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390773v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.02.014" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNBPGBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477573v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532303" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206060v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/403001" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238729v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Ngo" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917222" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203313v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931624" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223848v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490895" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311116v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983426" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVMDB1LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311119v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880614" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-527WPFZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311120v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075899" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311124v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841825" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183530v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Duboz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reverchon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303257v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433165" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303205v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1352664" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183545v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303203v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1351517" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302893v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teissere" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373640" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000165" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683266v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683281v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366593v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576135" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238745v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076208" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319596v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00762-2" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9049Z6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416188v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416171v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Teisseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wojnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kucharski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villanueva&#8208;blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cornejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de la Mata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Paillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00725-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takiguchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fan Arcara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad690a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.515887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruterana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc3a2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tronche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01729" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Kessaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202271016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089892" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fan Arcara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amichi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054810" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Fu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim-Chauveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D Mierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khadir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V&#233;zian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Mierry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuchizawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004771" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussaigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016217" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76031-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab98bd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Feng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vezian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62539-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjie Gao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Golla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osipov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Briere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0365" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027119" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380035v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115593" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01435" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092693" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Ren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11030-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121379" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab0d32" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801271" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905654v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34185-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691523v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12657" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Miery" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.030" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553871v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700392" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.12.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aac3bf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000238" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997608" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lekhal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.01.026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.033243" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG06" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390773v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.02.014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNBPGBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203313v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931624" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477573v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532303" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/403001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Ngo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917222" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490895" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983426" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVMDB1LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880614" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-527WPFZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311120v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075899" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311124v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841825" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183530v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Duboz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reverchon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303257v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433165" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1352664" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1351517" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teissere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373640" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000165" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683266v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683281v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576135" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238745v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076208" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319596v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00762-2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9049Z6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416171v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416188v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>