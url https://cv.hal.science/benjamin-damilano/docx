--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -502,429 +502,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity inversions within AlN films on sapphire exploiting silicon and oxygen diffusion during high temperature annealing</w:t>
+                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Bonito Oliva</w:t>
+                <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Hagedorn</w:t>
+                <w:t xml:space="preserve">G. Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robin</w:t>
+                <w:t xml:space="preserve">A. Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holm Kirmse</w:t>
+                <w:t xml:space="preserve">A. Dujarrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
+                <w:t xml:space="preserve">L. Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (15), pp.5697-5708. </w:t>
+              <w:t xml:space="preserve">Nano Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05227803v1</w:t>
+                <w:t xml:space="preserve">hal-04922995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ion irradiation puts InGaN/GaN multi-quantum wells on the track for efficient green light emission</w:t>
+                <w:t xml:space="preserve">Enhancing solar cell efficiency of AlxIn1-xN/Si heterojunctions using an a-Si buffer: A study of material, interface and device properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">M. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sow</w:t>
+                <w:t xml:space="preserve">R.G. Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baillard</w:t>
+                <w:t xml:space="preserve">M. de la Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dujarrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Goodwin</w:t>
+                <w:t xml:space="preserve">S.I. Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Trends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nwnano.2025.100078⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72, pp.107278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922995v1</w:t>
+                <w:t xml:space="preserve">hal-05227790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing solar cell efficiency of AlxIn1-xN/Si heterojunctions using an a-Si buffer: A study of material, interface and device properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarity inversions within AlN films on sapphire exploiting silicon and oxygen diffusion during high temperature annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Bonito Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sun</w:t>
+                <w:t xml:space="preserve">Sylvia Hagedorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G. Cornejo</w:t>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de la Mata</w:t>
+                <w:t xml:space="preserve">Holm Kirmse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.I. Molina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72, pp.107278. </w:t>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (15), pp.5697-5708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2025.107278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.cgd.4c01641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227790v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regular red-green-blue InGaN quantum wells with In content up to 40% grown on InGaN nanopyramids</w:t>
               </w:r>
@@ -1695,295 +1695,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous GaN by selective area sublimation through an epitaxial nanomask: AlN versus Si$_x$N$_y$</w:t>
+                <w:t xml:space="preserve">Intrinsic polarity inversion in III-nitride waveguides for efficient nonlinear interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Damilano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Vézian</w:t>
+                <w:t xml:space="preserve">M. Gromovyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brault</w:t>
+                <w:t xml:space="preserve">N. Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ruterana</w:t>
+                <w:t xml:space="preserve">H. Tronche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gil</w:t>
+                <w:t xml:space="preserve">P. Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc3a2⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (19), pp.31397-31409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.501221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248760v1</w:t>
+                <w:t xml:space="preserve">hal-04211196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic polarity inversion in III-nitride waveguides for efficient nonlinear interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanoporous GaN by selective area sublimation through an epitaxial nanomask: AlN versus Si$_x$N$_y$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bhat</w:t>
+                <w:t xml:space="preserve">B Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Tronche</w:t>
+                <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Baldi</w:t>
+                <w:t xml:space="preserve">P Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
+                <w:t xml:space="preserve">B. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (19), pp.31397-31409. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (24), pp.245602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.501221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/acc3a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04211196v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low‐Temperature Electrical Transport Properties of Molecular Beam Epitaxy‐Grown Mg‐Doped GaN Subjected to a High‐Temperature Annealing Process</w:t>
               </w:r>
@@ -2231,351 +2231,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Zi</w:t>
+                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ol.449482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (16), pp.165102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04285358v1</w:t>
+                <w:t xml:space="preserve">hal-03966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Nitride Light-Emitting Diodes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les nouvelles diodes électroluminescentes pour l’émission UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01729⟩</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202271016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03864353v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electric bias on trapping and release of excitons in GaN/(Al,Ga)N quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,1261 +2567,1278 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (3), pp.035429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.035429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of selective area sublimation of p-GaN and regrowth of AlGaN for the co-integration of enhancement mode and depletion mode high electron mobility transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Comyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 188, pp.108210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sse.2021.108210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (6), pp.1521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.449482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03681897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light Polarization in Tunnel Junction Injected UV Light‐Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Kessaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 219 (7), pp.2200055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pssa.202200055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of twist in 3D nucleation islands of tetrahedrally coordinated semiconductors heteroepitaxially grown along hexagonal orientations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennéguès</w:t>
+                <w:t xml:space="preserve">Preferential sublimation along threading dislocations in InGaN/GaN single quantum well for improved photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Largeau</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brändli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Tavernier</w:t>
+                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 132 (16), pp.165102. </w:t>
+              <w:t xml:space="preserve">, 2022, 132 (3), pp.035302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0111558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0089892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03966716v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles diodes électroluminescentes pour l’émission UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Gil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maud Nemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 71, pp.16-21. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 593, pp.126779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/refdp/202271016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03784792v1</w:t>
+                <w:t xml:space="preserve">hal-03741626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential sublimation along threading dislocations in InGaN/GaN single quantum well for improved photoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of surface roughness on the lasing characteristics of optically pumped thin-film GaN microdisks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Zi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuk Fai Cheung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nuño Amador-Méndez</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0089892⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (6), pp.1521-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ol.449482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865257v1</w:t>
+                <w:t xml:space="preserve">hal-04285358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective sublimation of GaN and regrowth of AlGaN to co-integrate enhancement mode and depletion mode high electron mobility transistors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Brault</w:t>
+                <w:t xml:space="preserve">Porous Nitride Light-Emitting Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuño Amador-Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Nemoz</w:t>
+                <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 593, pp.126779. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.1256-1263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2022.126779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.1c01729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741626v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
+                <w:t xml:space="preserve">Whispering-gallery mode InGaN microdisks on GaN substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Song</w:t>
+                <w:t xml:space="preserve">H Zi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Baroni</w:t>
+                <w:t xml:space="preserve">W y Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">F Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
+                <w:t xml:space="preserve">H Kim-Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/oe.427727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03111022v2</w:t>
+                <w:t xml:space="preserve">hal-03436102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bandwidth Unlimited Polarization-Maintaining Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
+                <w:t xml:space="preserve">Q. Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">S. Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+                <w:t xml:space="preserve">P. D Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418883v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the electrostatic potentials in MOCVD and hybrid GaN tunnel junctions for InGaN/GaN blue emitting light emitting diodes by off-axis electron holography correlated with structural, chemical, and optoelectronic characterization</w:t>
               </w:r>
@@ -3952,8161 +3952,8161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whispering-gallery mode InGaN microdisks on GaN substrates</w:t>
+                <w:t xml:space="preserve">Bandwidth-unlimited polarization-maintaining metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Zi</w:t>
+                <w:t xml:space="preserve">Q Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W y Fu</w:t>
+                <w:t xml:space="preserve">S Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Tabataba-Vakili</w:t>
+                <w:t xml:space="preserve">S Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Kim-Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E Frayssinet</w:t>
+                <w:t xml:space="preserve">P D Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436102v1</w:t>
+                <w:t xml:space="preserve">hal-03436097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth Unlimited Polarization-Maintaining Metasurfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. D Mierry</w:t>
+                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abe1112⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.024001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582572v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth-unlimited polarization-maintaining metasurfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P D Mierry</w:t>
+                <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (4), pp.045308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.045308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436097v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective GaN sublimation and local area regrowth for co-integration of enhancement mode and depletion mode Al(Ga)N/GaN high electron mobility transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Comyn</w:t>
+                <w:t xml:space="preserve">Broadband decoupling of intensity and polarization with vectorial Fourier metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Chieh Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/abcbd3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-23908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035072v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of the dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Kelly W Mauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Cronenberger</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (4), pp.045308. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.045308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014825v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasing up to 380 K in a sublimated GaN nanowire</w:t>
+                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Vézian</w:t>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Tsuchizawa</w:t>
+                <w:t xml:space="preserve">Hassen Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0004771⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (15), pp.4276-4279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024869v1</w:t>
+                <w:t xml:space="preserve">hal-02908380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+                <w:t xml:space="preserve">Full InGaN red light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dussaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyonju Chauveau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+                <w:t xml:space="preserve">F. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (13), pp.135704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0016217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418915v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full InGaN red light emitting diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Barbier</w:t>
+                <w:t xml:space="preserve">InGaN islands and thin films grown on epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0016217⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (40), pp.405601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab98bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418848v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blue to yellow emission from (Ga,In)/GaN quantum wells grown on pixelated silicon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-76031-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic integration of ultraviolet microdisk lasers into photonic circuits in a III-nitride-on-silicon platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Printing polarization and phase at the optical diffraction limit: near and far-field optical encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Brimont</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.395371⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908380v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN islands and thin films grown on epitaxial graphene</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">E Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (40), pp.405601. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab98bd⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024853v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printing polarization and phase at the optical diffraction limit: near and far-field optical encryption</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vézian</w:t>
+                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0352⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582590v1</w:t>
+                <w:t xml:space="preserve">hal-02946015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E. Di Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Fan Arcara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioanna Dimkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (46), pp.465706. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03411352v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of low-threshold optically pumped III-nitride microdisk lasers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Alloing</w:t>
+                <w:t xml:space="preserve">Influence of the reactor environment on the selective area thermal etching of GaN nanohole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117, pp.121103. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0015252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-62539-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946015v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-microscopy nanoscale characterization of the doping profile in a hybrid Mg/Ge-doped tunnel junction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathodoluminescence and electrical study of vertical GaN-on-GaN Schottky diodes with dislocation clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Comyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Di Russo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ioanna Dimkou</w:t>
+                <w:t xml:space="preserve">Hyonju Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/ab996c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 552, pp.125911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2020.125911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024837v1</w:t>
+                <w:t xml:space="preserve">hal-03418915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the reactor environment on the selective area thermal etching of GaN nanohole arrays</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High temperature electrical transport properties of MBE-grown Mg-doped GaN and AlGaN materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Vezian</w:t>
+                <w:t xml:space="preserve">L. Konczewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Wang</w:t>
+                <w:t xml:space="preserve">S. Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Litwin-Staszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Piotrzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Peyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-62539-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (8), pp.085703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024881v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature electrical transport properties of MBE-grown Mg-doped GaN and AlGaN materials</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wetting-Layer-Free AlGaN Quantum Dots for Ultraviolet Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Piotrzkowski</w:t>
+                <w:t xml:space="preserve">Guido Schifani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Peyre</w:t>
+                <w:t xml:space="preserve">Thomas Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140561⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (5), pp.4054-4060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931592v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting-Layer-Free AlGaN Quantum Dots for Ultraviolet Emitters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing topological phase in Pancharatnam-Berry metasurfaces using mesoscopic electrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+                <w:t xml:space="preserve">Zhanjie Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Matta</w:t>
+                <w:t xml:space="preserve">Sandeep Golla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Osipov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Briere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b02546⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (16), pp.4711-4718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883981v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing topological phase in Pancharatnam-Berry metasurfaces using mesoscopic electrodynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Osipov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Briere</w:t>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2020-0365⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582593v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of AlGaN interlayer on the GaN/InGaN/GaN/AlGaN multi-quantum wells structural properties toward red light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 128, pp.223102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0027119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ptychography retrieval of fully polarized holograms from geometric-phase metasurfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rajath Sawant</w:t>
+                <w:t xml:space="preserve">Lasing up to 380 K in a sublimated GaN nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peinan Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Brandli</w:t>
+                <w:t xml:space="preserve">T. Tsuchizawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.2651. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (22), pp.223101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16437-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0004771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635286v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiencies of AlGaN quantum dots grown by molecular beam epitaxy and emitting in the UVA to UVC ranges</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">(Ga,In)N/GaN light emitting diodes with a tunnel junction and a rough n-contact layer grown by metalorganic chemical vapor deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5115593⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.055101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5092693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02380035v1</w:t>
+                <w:t xml:space="preserve">hal-02304933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliming GaN into Ordered Nanowire Arrays for Ultraviolet and Visible Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Masato Takiguchi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (8), pp.11800-11808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01435⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03024899v1</w:t>
+                <w:t xml:space="preserve">hal-02100722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Ga,In)N/GaN light emitting diodes with a tunnel junction and a rough n-contact layer grown by metalorganic chemical vapor deposition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chenot</w:t>
+                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5092693⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.18095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304933v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-nitride on silicon electrically injected microrings for nanophotonic circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
+                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.011800⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.4911-4918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100722v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demonstration of critical coupling in an active III-nitride microdisk photonic circuit on silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+                <w:t xml:space="preserve">Metasurface orbital angular momentum holography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Briere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11030-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54416-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02393815v1</w:t>
+                <w:t xml:space="preserve">hal-02304950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+                <w:t xml:space="preserve">Subliming GaN into Ordered Nanowire Arrays for Ultraviolet and Visible Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masato Takiguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (12), pp.3321-3330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.9b01435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b00914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02272702v1</w:t>
+                <w:t xml:space="preserve">hal-03024899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurface orbital angular momentum holography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Briere</w:t>
+                <w:t xml:space="preserve">Ge doped GaN and Al 0.5 Ga 0.5 N-based tunnel junctions on top of visible and UV light emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Fan Arcara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rajath Sawant</w:t>
+                <w:t xml:space="preserve">S. Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11030-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (22), pp.224503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5121379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304950v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge doped GaN and Al 0.5 Ga 0.5 N-based tunnel junctions on top of visible and UV light emitting diodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Vezian</w:t>
+                <w:t xml:space="preserve">Top-down fabrication of GaN nano-laser arrays by displacement Talbot lithography and selective area sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ayadi</w:t>
+                <w:t xml:space="preserve">Stephane Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126 (22), pp.224503. </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), pp.045007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5121379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab0d32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569339v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top-down fabrication of GaN nano-laser arrays by displacement Talbot lithography and selective area sublimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Etching‐Free Approach Toward Large‐Scale Light‐Emitting Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gauthier Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peinan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Héron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephane Vézian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/1882-0786/ab0d32⟩</w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (14), pp.1801271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adom.201801271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304928v1</w:t>
+                <w:t xml:space="preserve">hal-02118940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Etching‐Free Approach Toward Large‐Scale Light‐Emitting Metasurfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Héron</w:t>
+                <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Chenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Vézian</w:t>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Walde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adom.201801271⟩</w:t>
+              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41378-019-0101-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118940v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Displacement Talbot Lithography for nano-engineering of III-nitride materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Pendeo-epitaxy of GaN on SOI nano-pillars: Freestanding and relaxed GaN platelets on silicon with a reduced dislocation density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Dagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Walde</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brandli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Portail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microsystems &amp; Nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 526, pp.125235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41378-019-0101-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024884v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pendeo-epitaxy of GaN on SOI nano-pillars: Freestanding and relaxed GaN platelets on silicon with a reduced dislocation density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal quantum efficiencies of AlGaN quantum dots grown by molecular beam epitaxy and emitting in the UVA to UVC ranges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Dagher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Portail</w:t>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 526, pp.125235. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (20), pp.205701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2019.125235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5115593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304951v1</w:t>
+                <w:t xml:space="preserve">hal-02380035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced excitonic emission efficiency in porous GaN</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">Mesoporous GaN Made by Selective Area Sublimation for Efficient Light Emission on Si Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Shubina</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.15767. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-34185-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905654v1</w:t>
+                <w:t xml:space="preserve">hal-03553871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The microstructure, local indium composition and photoluminescence in green-emitting InGaN/GaN quantum wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Chauvat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Courville</w:t>
+                <w:t xml:space="preserve">Di Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12657⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (17), pp.1567-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691523v1</w:t>
+                <w:t xml:space="preserve">hal-02304909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency in polar and semipolar (11e22) InxGa1-xN/InyGa1-yN quantum wells emitting from blue to red</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Photoluminescence properties of (Al,Ga)N nanostructures grown on Al0.5Ga0.5N (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Miery</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 113, pp.129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.030⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 114, pp.161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.12.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700051v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous GaN Made by Selective Area Sublimation for Efficient Light Emission on Si Substrate</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhanced excitonic emission efficiency in porous GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Shubina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Vezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700392⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.15767. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34185-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03553871v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical and Thermal Performances of (Ga,In)N/GaN Light Emitting Diodes Transferred on a Flexible Tape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The microstructure, local indium composition and photoluminescence in green-emitting InGaN/GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Frayssinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Chenot</w:t>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (17), pp.1567-1570. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue: Microscopy of Semi‐Conducting Materials, 268 (3), pp.305-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2018.2858000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304909v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of (Al,Ga)N nanostructures grown on Al0.5Ga0.5N (0001)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Internal quantum efficiency in polar and semipolar (11e22) InxGa1-xN/InyGa1-yN quantum wells emitting from blue to red</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+                <w:t xml:space="preserve">Philippe de Miery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 114, pp.161. </w:t>
+              <w:t xml:space="preserve">, 2018, 113, pp.129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.12.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.10.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700054v1</w:t>
+                <w:t xml:space="preserve">hal-01700051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (9), pp.3643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871066v1</w:t>
+                <w:t xml:space="preserve">hal-01951027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UVA and UVB light emitting diodes with AlyGa1-yN quantum dot active regions covering the 305-335 nm range</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+                <w:t xml:space="preserve">Crack Statististics and Stress Analysis of Thick GaN on Patterned Silicon Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnia Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Junaebur Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aac3bf⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 255 (5), pp.1700399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201700399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863551v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue Microlasers Integrated on a Photonic Platform on Silicon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Rennesson</w:t>
+                <w:t xml:space="preserve">UVA and UVB light emitting diodes with AlyGa1-yN quantum dot active regions covering the 305-335 nm range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (9), pp.3643. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (7), pp.075007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.8b00542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aac3bf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951027v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the heterostructure design on the optical properties of GaN and Al0.1Ga0.9N quantum dots for ultraviolet emission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxim Korytov</w:t>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5000238⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), 1600484, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579358v1</w:t>
+                <w:t xml:space="preserve">hal-03270098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent improvements of flexible GaN-based HEMT technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yvon Cordier</w:t>
+                <w:t xml:space="preserve">Photo-induced droop in blue to red light emitting InGaN/GaN single quantum wells structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.063103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4997608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270098v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced droop in blue to red light emitting InGaN/GaN single quantum wells structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Internal quantum efficiency and Auger recombination in green, yellow and red InGaN-based light emitters grown along the polar direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4997608⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 103, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573934v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency and Auger recombination in green, yellow and red InGaN-based light emitters grown along the polar direction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoluminescence properties of porous GaN and (Ga,In)N/GaN single quantum well made by selective area sublimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Lekhal</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">J. Massies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 103, pp.245. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (26), pp.33243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2017.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/oe.25.033243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490590v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03553879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence properties of porous GaN and (Ga,In)N/GaN single quantum well made by selective area sublimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the heterostructure design on the optical properties of GaN and Al0.1Ga0.9N quantum dots for ultraviolet emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Massies</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (26), pp.33243. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.085706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/oe.25.033243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5000238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03553879v1</w:t>
+                <w:t xml:space="preserve">hal-01579358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Selles</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Alloing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1863-1868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469387v1</w:t>
+                <w:t xml:space="preserve">hal-05223993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature electrical transport study of Si-doped AlN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Investigation of Al y Ga1− y N/Al0.5Ga0.5N quantum dot properties for the design of ultraviolet emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Korytov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.08.038⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.05FG06. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01425146v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Area Sublimation: A Simple Top-down Route for GaN-Based Nanowire Fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Auger effect in yellow light emitters based on InGaN–AlGaN–GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04949⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.05FG10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223993v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Al y Ga1− y N/Al0.5Ga0.5N quantum dot properties for the design of ultraviolet emitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gema Tabares Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG06⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (15), pp.1661-1664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382466v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auger effect in yellow light emitters based on InGaN–AlGaN–GaN quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K. Lekhal</w:t>
+                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Altuntas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Okada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7567/JJAP.55.05FG10⟩</w:t>
+              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (5), pp.553-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382420v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03270110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the bending on the electroluminescence of flexible InGaN/GaN light-emitting diodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Brault</w:t>
+                <w:t xml:space="preserve">High temperature electrical transport study of Si-doped AlN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaweb Ben Messaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2016.2563258⟩</w:t>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 98, pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2016.08.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03270097v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First power performance demonstration of flexible AlGaN/GaN high electron mobility transistor</w:t>
+                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Mhedhbi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Okada</w:t>
+                <w:t xml:space="preserve">Yvon Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phannara Aing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Linez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electron Device Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 433, pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LED.2016.2542921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03270110v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN films and GaN/AlGaN quantum wells grown by plasma assisted molecular beam epitaxy using a high density radical source</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Linez</w:t>
+                <w:t xml:space="preserve">Ultraviolet light emitting diodes using III-N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2015.10.017⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311091v1</w:t>
+                <w:t xml:space="preserve">hal-01390773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet light emitting diodes using III-N quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+                <w:t xml:space="preserve">III-Nitride-on-silicon microdisk lasers from the blue to the deep ultra-violet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Selles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2016.02.014⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (23), pp.231101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4971357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01390773v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal quantum efficiency in yellow-amber light emitting AlGaN-InGaN-GaN heterostructures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Optical properties and structural investigations of (11-22)-oriented GaN/Al0.5Ga0.5N quantum wells grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vennegues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107, pp.122103. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (2), pp.024303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4931624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4923306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203313v1</w:t>
+                <w:t xml:space="preserve">hal-01238733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of nitride-based light emitting diodes with a high-reflectivity distributed Bragg reflector on mesa-patterned silicon substrate</w:t>
+                <w:t xml:space="preserve">Yellow–red emission from (Ga,In)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201532303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.403001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/403001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477573v1</w:t>
+                <w:t xml:space="preserve">hal-01206060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties and structural investigations of (11-22)-oriented GaN/Al0.5Ga0.5N quantum wells grown by molecular beam epitaxy</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Growth of nitride-based light emitting diodes with a high-reflectivity distributed Bragg reflector on mesa-patterned silicon substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brochen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vennegues</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasnia Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Réveret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4923306⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (10), pp.2297-2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201532303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238733v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yellow–red emission from (Ga,In)N heterostructures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strain-compensated (Ga,In)N/(Al,Ga)N/GaN multiple quantum wells for improved yellow/amber light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lekhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. T. Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. de Mierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48, pp.403001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106 (14), pp.142101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/40/403001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4917222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206060v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain-compensated (Ga,In)N/(Al,Ga)N/GaN multiple quantum wells for improved yellow/amber light emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Lekhal</w:t>
+                <w:t xml:space="preserve">Internal quantum efficiency in yellow-amber light emitting AlGaN-InGaN-GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Huong Ngo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. T. Ngo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. de Mierry</w:t>
+                <w:t xml:space="preserve">Kaddour Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 106 (14), pp.142101. </w:t>
+              <w:t xml:space="preserve">, 2015, 107, pp.122103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4917222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4931624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238729v1</w:t>
+                <w:t xml:space="preserve">hal-01203313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The universal photoluminescence behaviour of yellow light emitting (Ga,In)N/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lekhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12182,103 +12182,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polar and semipolar GaN/Al0.5Ga0.5N nanostructures for UV light emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Courville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29, pp.084001. </w:t>
@@ -12310,307 +12310,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons in nitride heterostructures: From zero- to one-dimensional behavior</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kahouli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Brault</w:t>
+                <w:t xml:space="preserve">T. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.125437⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (3), pp.425 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01905195v1</w:t>
+                <w:t xml:space="preserve">hal-01871861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress distribution of 12 μm thick crack free continuous GaN on patterned Si(110) substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Leroux</w:t>
+                <w:t xml:space="preserve">Excitons in nitride heterostructures: From zero- to one-dimensional behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kahouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.201200556⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Physical Review B, 88, pp.125437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.88.125437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01871861v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of magnetic polarons in ferromagnetic GdN</w:t>
               </w:r>
@@ -12724,385 +12724,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-green and white color tuning of monolithic light emitting diodes</w:t>
+                <w:t xml:space="preserve">Asymmetric barrier composition GaN/(Ga,In)N/(Al,Ga)N quantum wells for yellow emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Demolon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Brault</w:t>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Huault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Massies</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (7-8), pp.2130-2132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3490895⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223848v1</w:t>
+                <w:t xml:space="preserve">hal-05311116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric barrier composition GaN/(Ga,In)N/(Al,Ga)N quantum wells for yellow emission</w:t>
+                <w:t xml:space="preserve">Blue-green and white color tuning of monolithic light emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Demolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983426⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 108 (7), pp.073115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3490895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311116v1</w:t>
+                <w:t xml:space="preserve">hal-05223848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaN/Al 0.5 Ga 0.5 N quantum dots and quantum dashes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 246 (4), pp.842-845. </w:t>
@@ -13152,51 +13152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the shape of GaN/AlxGa1−xN nanostructures to extend their luminescence in the visible range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Huault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13280,295 +13280,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lefebvre</w:t>
+                <w:t xml:space="preserve">Blue-light emission from GaN∕Al0.5Ga0.5N quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, pp.121101. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2841825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311128v1</w:t>
+                <w:t xml:space="preserve">hal-05311124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blue-light emission from GaN∕Al0.5Ga0.5N quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lefebvre</w:t>
+                <w:t xml:space="preserve">Blue (Ga,In)N/GaN Light Emitting Diodes on Si(110) Substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92 (5), </w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.121101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2841825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1143/APEX.1.121101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311124v1</w:t>
+                <w:t xml:space="preserve">hal-05311128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Non-Radiative Processes in InAs/(Ga,In)(N,As) Quantum Dots.</w:t>
               </w:r>
@@ -13688,103 +13688,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative lifetime of a single electron-hole pair in GaN∕AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 73 (11), pp.113304. </w:t>
@@ -14106,90 +14106,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence energy and linewidth in GaN/AlN stackings of quantum dot planes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 96 (1), pp.180. </w:t>
@@ -14221,286 +14221,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time dependence of the photoluminescence of GaN/AlN quantum dots under high photoexcitation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gil</w:t>
+                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 251, pp.811-815</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303926v1</w:t>
+                <w:t xml:space="preserve">hal-00146661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of AlGaN/GaN HEMTs on resistive Si (111) substrate with RF small signal and power performances</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Natali</w:t>
+                <w:t xml:space="preserve">Time dependence of the photoluminescence of GaN/AlN quantum dots under high photoexcitation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (20), pp.205301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.205301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00146661v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field distribution and collection efficiency in an AlGaN Metal-Semiconductor-Metal detector</w:t>
               </w:r>
@@ -14650,64 +14650,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuebin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 80 (3), pp.428. </w:t>
@@ -14745,51 +14745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of GaAlN barriers and of dimensionality on optical recombination processes in InGaN quantum wells and quantum boxes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14931,51 +14931,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 188, pp.1</w:t>
@@ -15004,51 +15004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High internal electric field in a graded-width InGaN/GaN quantum well: Accurate determination by time-resolved photoluminescence spectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15164,51 +15164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Massies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15559,103 +15559,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain relaxation versus luminescence in (0001) InGaN/GaN quantum wells for emission beyond the green range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ruterana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallium Nitride Materials and Devices XIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.PC128860D, </w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15728,51 +15728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Cambril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Herth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15814,103 +15814,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine du twist entre les îlots de croissance de semi-conducteurs tétra-coordonnés hétéroépitaxiés selon des directions hexagonales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vennéguès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Largeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tavernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence MATEPI 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
@@ -15933,359 +15933,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FABRICATION AND CHARACTERIZATION TECHNIQUES TO STUDY FLEXIBLE MICRO LIGHT-EMITTING DIODES WITH A MILLIMETRIC RADIUS OF CURVATURE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Sundaram</w:t>
+                <w:t xml:space="preserve">Rémi Aristegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683281v1</w:t>
+                <w:t xml:space="preserve">hal-04874254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical control of excitons in GaN/(Al,Ga)N quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FABRICATION AND CHARACTERIZATION TECHNIQUES TO STUDY FLEXIBLE MICRO LIGHT-EMITTING DIODES WITH A MILLIMETRIC RADIUS OF CURVATURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Duraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmond Cambril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Herth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Aristegui</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Guillet</w:t>
+                <w:t xml:space="preserve">Suresh Sundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micro-nanofabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874254v1</w:t>
+                <w:t xml:space="preserve">hal-04683281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on Microscopy 2021 (FOM2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, online, Netherlands</w:t>
@@ -16314,103 +16314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DUV LEDs based on AlGaN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE OPTO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.16, </w:t>
@@ -16461,90 +16461,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity of dipolar exciton Mott transition in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics of Excitons in Confined Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Dortmund, Aug 2021, Dortmund, Germany</w:t>
@@ -16573,103 +16573,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Hologram Based on Pixelated Metasurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Brandli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO: Applications and Technology 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OSA / IEEE, May 2020, Wahington, DC (virtual), United States. pp.ATh4I.6, </w:t>
@@ -16707,103 +16707,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing full-polarized metasurface holograms by vectorial ptychography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Baroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Chamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajath Sawant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peinan Ni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus On Microscopy 2020 (FOM 2020) (Canceled Covid-19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Osaka, Japan</w:t>
@@ -16832,103 +16832,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled and thermalized indirect exciton fluids in a GaN/AlGaN quantum well with electrostatic traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Suzdal, Russia</w:t>
@@ -16970,90 +16970,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Over Dipolar Exciton Fluids in GaN/(AlGa)N Nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Nitride Semiconductors (ICNS-13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bellevue, United States</w:t>
@@ -17095,90 +17095,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control over dipolar exciton fluids in GaN/(AlGa)N nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th INTERNATIONAL CONFERENCE ON QUANTUM TECHNOLOGIES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Moscou, Russia</w:t>
@@ -17201,609 +17201,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907806v1</w:t>
+                <w:t xml:space="preserve">hal-01910225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transition of indirect excitons in GaN quantum wells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride semiconductors - IWN2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910225v1</w:t>
+                <w:t xml:space="preserve">hal-01908823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trapping dynamics of indirect excitons into electrostatic traps in GaN quantum wells.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERAMETANANO-3: Terahertz Emission, Metamaterials and Nanophotonics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexey Kavokin - Jerome Tignon - Timothy C. H. Liew - Pavel Belov, Mar 2018, Uxmal, Mexico</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01908823v1</w:t>
+                <w:t xml:space="preserve">hal-01952415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the gain in InGaN/GaN quantum wells microlasers grown by MOCVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Electrostatic trapping of indirect excitons in GaN/AlGaN quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. El Kurdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductors 2018 (IWN 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952415v1</w:t>
+                <w:t xml:space="preserve">hal-01907806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Excitons in Group III-Nitride-Based Quantum Wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 - 14th Intl Conference on Modern Materials and Technologies - 8th Forum on New Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Shuji NAKAMURA; University of California; USA (Honorary Chair) Michele MUCCINI; CNR-ISMN; Italy (C, Jun 2018, Pérouse, Italy</w:t>
@@ -17826,717 +17826,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masha Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
+              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01932705v1</w:t>
+                <w:t xml:space="preserve">hal-01908565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
+                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935176v1</w:t>
+                <w:t xml:space="preserve">hal-01952364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous versus inhomogeneous broadening of the photoluminescence in polar GaN/(AlGa)N quantum wells.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Physics of Light-Matter Coupling in Nanostructures – PLMCN18.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sven Höfling, Alexei Kavokin, Jul 2017, Würtzburg, Germany</w:t>
+              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908565v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitride-on-silicon platform for UV-visible photonics with integrated microlaser sources.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META’17, the 8th International Conference on Metamaterials, Photonic Crystals and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Incheon - Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">International Conference on Hybrid Photonics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Miconos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952364v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01932705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect excitons in polar GaN/(AlGa)N quantum wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+                <w:t xml:space="preserve">High Temperature Annealing of MBE-grown Mg-doped GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International school/colloquium in honor of E. Gross</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33RD INTERNATIONAL CONFERENCE ON THE PHYSICS OF SEMICONDUCTORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Peking, China. pp.UNSP 012018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932812v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitride-on-Silicon microdisk lasers covering the blue to UV-C spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sellés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Crepel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18591,90 +18591,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence behavior of amber light emitting GaInN-GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Huong Ngo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18725,103 +18725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of small GaN/Al0.5Ga0.5N quantum dots grown on (11-22) GaN templates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Selles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cassabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALLIUM NITRIDE MATERIALS AND DEVICES X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, San Francisco, United States. pp.93630Z, </w:t>
@@ -18859,103 +18859,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth of GaN Nanostructures with Polar and Semipolar Orientations for the Fabrication of UV LEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE GALLIUM NITRIDE MATERIALS AND DEVICES IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, san francisco, United States. pp.89860Z, </w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
@@ -19015,51 +19015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Bardoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19123,103 +19123,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics and internal electric fields in GaN/AlN self-organized quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Nitride Semiconductors (ICNS6). </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Brème, Germany</w:t>
@@ -19261,64 +19261,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nontrivial carrier recombination dynamics and optical properties of over-excited GaN/AlN quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19382,103 +19382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier Recombination Dynamics of Over-Excited Hexagonal GaN/AlN Quantum Dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sokratis Kalliakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Spring Meeting - Symposium L.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Materials Research Society, May 2004, Strasbourg, France</w:t>
@@ -19501,543 +19501,543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional “pseudo-donor–acceptor-pairs” model of recombination dynamics in InGaN/GaN quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kalliakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bretagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grandjean</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Superlattices, Nano-structures and Nano-devices - ICSNN 2002.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Toulouse, France. pp.64-67, </w:t>
+              <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Axel Hoffmann, May 2003, Nara, Japan. pp.2666-2669, </w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00762-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200303270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319596v1</w:t>
+                <w:t xml:space="preserve">hal-00543736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties of GaN/AlN quantum boxes under high photo-excitation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional “pseudo-donor–acceptor-pairs” model of recombination dynamics in InGaN/GaN quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Taliercio</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Taliercio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Nitride Semiconductors (ICNS-5)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Superlattices, Nano-structures and Nano-devices - ICSNN 2002.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Toulouse, France. pp.64-67, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00762-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200303270⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00543736v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AlGaN/GaN HEMTs on resistive Si(111) substrate : from material assessment to RF power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Semond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.99-100</w:t>
+              <w:t xml:space="preserve">2002, pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149696v1</w:t>
+                <w:t xml:space="preserve">hal-00149701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlGaN/GaN HEMTs on resistive Si(111) substrate : from material assessment to RF power performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MBE growth of high quality AlGaN/GaN HEMTs on resistive Si(111) substrate with RF small signal and power performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Semond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Cordier</w:t>
+                <w:t xml:space="preserve">P. Lorenzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Semond</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">N. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.61-64</w:t>
+              <w:t xml:space="preserve">2002, pp.99-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00149701v1</w:t>
+                <w:t xml:space="preserve">hal-00149696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20049,51 +20049,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GaN/AlGaN quantum wells grown on high-quality GaN substrates in the perspective of indirect exciton diffusion</w:t>
+                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlxGa1-xN quantum wells on high-quality GaN substrates for indirect exciton diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aristégui</w:t>
@@ -20128,379 +20128,379 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EuroMBE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Malmo, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416171v1</w:t>
+                <w:t xml:space="preserve">hal-05416188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of GaN/AlxGa1-xN quantum wells on high-quality GaN substrates for indirect exciton diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Aristégui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Brimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lloret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Nitride Semiconductors (ICNS-15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Malmo, Sweden</w:t>
+              <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416188v1</w:t>
+                <w:t xml:space="preserve">hal-05417547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark lakes of cold dipolar exciton fluids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GaN/AlGaN quantum wells grown on high-quality GaN substrates in the perspective of indirect exciton diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aristégui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Teisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics of Excitons in Confined Systems (OECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Warsaw, Poland. </w:t>
+              <w:t xml:space="preserve">22nd EuroMBE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Auron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05417547v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dipole length on spatio-temporal behavior of excitonic fluids hosted by GaN/(AlGa)N QWs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20551,90 +20551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning GaN/AlGaN quantum well emission by deposition of Few-Layer Graphene and Nickel/Gold films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Aristegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20676,103 +20676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the Mott transition of indirect excitons in GaN/(AlGa)N heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductors (IWN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
@@ -20814,77 +20814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain modeling in InGaN / GaN microdisk lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle BRIMONT</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farsane Tabataba-Vakili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iannis Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20920,403 +20920,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of UV-C and blue emitting
-[...64 lines deleted...]
-                <w:t xml:space="preserve">B. Damilano</w:t>
+                <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Konczewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Juillaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952385v1</w:t>
+                <w:t xml:space="preserve">hal-01937531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature on Electrical Transport Properties of MBE grown Mg-doped GaN and AlGaN</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Herve Peyre</w:t>
+                <w:t xml:space="preserve">Photoluminescence study of Mg-doped GaN and AlxGa1-xN (x&amp;lt;0.4) grown by molecular epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937531v1</w:t>
+                <w:t xml:space="preserve">hal-01937537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoluminescence study of Mg-doped GaN and AlxGa1-xN (x&amp;lt;0.4) grown by molecular epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Comparison of UV-C and blue emitting
+nitride-on-silicon microdisk lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sellés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Crepel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Nitride Semiconductor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Kanazawa, Japan</w:t>
+              <w:t xml:space="preserve">34th International Conference on the Physics of Semiconductors (ICPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937537v1</w:t>
+                <w:t xml:space="preserve">hal-01952385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defect-free InGaN nanowires on silicon whatever the indium composition</w:t>
               </w:r>
@@ -21552,90 +21552,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Dot based UV Light Emitting Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Al Khalfioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21677,103 +21677,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature of light emission in polar GaN/(AlGa)N quantum wells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Brimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Nitride Semiconductors – ICNS12.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Strasbourg, France. </w:t>
@@ -21802,103 +21802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malices et fourberies des boîtes quantiques GaN/AlN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Micro- et Opto-électronique – Xèmes JNMO.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, La Grande Motte, France. </w:t>
@@ -21927,103 +21927,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous-wave versus time-resolved photo-luminescence of GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School "Semiconductor Quantum Dots: Physics and Devices".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Ascona, Switzerland</w:t>
@@ -22052,103 +22052,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrier recombination dynamics in GaN/AlN quantum dots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bretagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Taliercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXMATEC'04 - 7th Int. Conf. on Expert Evaluation &amp; Control of Compound Semiconductor Materials &amp; Technologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
@@ -22496,51 +22496,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Teisseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wojnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kucharski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villanueva&#8208;blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227790v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cornejo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de la Mata" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107278" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Paillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00725-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takiguchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fan Arcara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad690a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.515887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruterana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc3a2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tronche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864353v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01729" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828269v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Kessaci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200055" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784792v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202271016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865257v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089892" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fan Arcara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amichi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054810" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436102v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Fu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim-Chauveau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427727" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadir" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D Mierry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1112" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436097v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Song" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khadir" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V&#233;zian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Mierry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024869v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergent" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuchizawa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004771" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418848v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussaigne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016217" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418823v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faure" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76031-3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab98bd" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582590v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0352" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024881v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Feng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vezian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62539-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjie Gao" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Golla" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osipov" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Briere" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0365" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047502v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027119" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380035v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115593" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024899v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01435" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304933v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courville" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092693" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304950v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Ren" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Fang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11030-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569339v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121379" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab0d32" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118940v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801271" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905654v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34185-1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691523v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chauvat" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12657" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700051v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Miery" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.030" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553871v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700392" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700054v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.12.029" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863551v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aac3bf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579358v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000238" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997608" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490590v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lekhal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.01.026" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553879v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.033243" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382466v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG06" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382420v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390773v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.02.014" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNBPGBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203313v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931624" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477573v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532303" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206060v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/403001" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Ngo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917222" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490895" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311116v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983426" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVMDB1LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880614" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-527WPFZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311120v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075899" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311124v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841825" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183530v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Duboz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reverchon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303257v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433165" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1352664" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1351517" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teissere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373640" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000165" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683266v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683281v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576135" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238745v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076208" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319596v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00762-2" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9049Z6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416171v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416188v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582184v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henryk Teisseyre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane V&#233;zian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Wojnar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kucharski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Sochacki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.5c01733" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05537947v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Youbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bartoli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frayssinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117569" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582187v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ingl&#233;s&#8208;cerrillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Villanueva&#8208;blanco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Montes Bajo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202503829" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dujarrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goodwin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nwnano.2025.100078" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227790v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Cornejo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de la Mata" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.I. Molina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2025.107278" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227803v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Bonito Oliva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Hagedorn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Kirmse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.4c01641" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05219604v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dussaigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Paillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;vine Rochat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cooper" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43246-024-00725-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489504v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Damilano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arist&#233;gui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Teisseyre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. V&#233;zian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guigoz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182659" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boucaud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Bhat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Gromovyi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kurdi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Reserbat-Plantey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2399-1984/ad41aa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489537v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masato Takiguchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Sergent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chenot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01735" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fan Arcara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Duboz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ad690a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484997v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Checoury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ome.515887" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211196v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gromovyi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Tronche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baldi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kurdi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.501221" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248760v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Damilano" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ruterana" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acc3a2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248758v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Konczewicz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Juillaguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zajac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Al Khalfioui" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200769" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251300v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aristegui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brimont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Guillet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vladimirova" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.125421" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Venn&#233;gu&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Largeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Br&#228;ndli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tavernier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0111558" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03784792v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202271016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chiaruttini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jouault" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.035429" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467546v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Huong Ngo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Comyn" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108210" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681897v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Zi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuk Fai Cheung" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Alloing" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.449482" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03828269v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Kessaci" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.202200055" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ruterana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-M&#233;ndez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089892" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741626v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nemoz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2022.126779" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ol.449482" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nu&#241;o Amador-Mendez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c01729" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Zi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W y Fu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kim-Chauveau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frayssinet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.427727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582572v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Song" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khadir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D Mierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abe1112" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cooper" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fan Arcara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amichi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054810" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436097v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Song" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Khadir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V&#233;zian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Mierry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035072v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/abcbd3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014825v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiaruttini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Brimont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.045308" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03111022v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Baroni" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Chieh Wu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brandli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-23908-0" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farsane Tabataba-Vakili" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Souissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.395371" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dussaigne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barbier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chenot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0016217" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024853v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Matei" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab98bd" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Portail" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faure" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-76031-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582590v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Mierry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0352" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03411352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Di Russo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mavel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Fan Arcara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanna Dimkou" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab996c" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946015v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015252" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Russo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Feng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Vezian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62539-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418915v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyonju Chauveau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2020.125911" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Konczewicz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Juillaguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Litwin-Staszewska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Piotrzkowski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Peyre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140561" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883981v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schifani" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frisch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vennegues" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Matta" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b02546" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582593v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanjie Gao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Golla" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajath Sawant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Osipov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Briere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2020-0365" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635286v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peinan Ni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16437-9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047502v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027119" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024869v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sergent" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tsuchizawa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0004771" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304933v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Courville" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5092693" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100722v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rennesson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.011800" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393815v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rennesson" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54416-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272702v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jouault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b00914" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304950v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Ren" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Fang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11030-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b01435" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569339v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vezian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ayadi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5121379" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304928v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane V&#233;zian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/1882-0786/ab0d32" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118940v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bri&#232;re" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien H&#233;ron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Chenot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201801271" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024884v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Walde" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41378-019-0101-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304951v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Dagher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.125235" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5115593" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553871v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Massies" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700392" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304909v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesecq" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Zhou" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frayssinet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2018.2858000" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700054v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leroux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.12.029" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905654v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shubina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34185-1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691523v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Chauvat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Courville" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12657" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700051v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Miery" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.10.030" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951027v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.8b00542" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871066v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnia Hossain" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Junaebur Rashid" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baron" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201700399" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863551v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Khalfioui" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aac3bf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270098v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Mhedhbi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Altuntas" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Defrance" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cordier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600484" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573934v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4997608" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490590v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lekhal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Mierry" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2017.01.026" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553879v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Massies" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.25.033243" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579358v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Korytov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5000238" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223993v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alloing" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04949" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382466v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosales" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG06" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382420v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/JJAP.55.05FG10" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270097v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Tabares Jimenez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2016.2563258" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270110v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Okada" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2542921" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425146v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Contreras" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaweb Ben Messaoud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Peyre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2016.08.038" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311091v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phannara Aing" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chaix" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Linez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2015.10.017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WXZ41XCV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390773v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.02.014" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-STNBPGBN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Selles" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Crepel" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Roland" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4971357" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238733v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bretagnon" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923306" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206060v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/40/403001" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477573v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brochen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois R&#233;veret" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201532303" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238729v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. T. Ngo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4917222" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Lekhal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4931624" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101061v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lekhal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2014.09.017" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJX937D5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025116v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/29/8/084001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871861v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hossain" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frayssinet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroux" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201200556" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXV6BMKD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905195v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kahouli" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.125437" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002353v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Natali" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. Ruch" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Trodahl" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Le Binh" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.035202" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311116v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huault" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983426" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVMDB1LD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223848v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Demolon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Natali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3490895" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311119v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880614" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-527WPFZJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311120v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Huault" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3075899" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311124v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2841825" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311128v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.1.121101" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304760v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Hugues" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirja Richter" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chauveau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.46.L317" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304534v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bardoux" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.113304" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303942v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokratis Kalliakos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1753085" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146661v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cordier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Semond" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lorenzini" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grandjean" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303926v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205301" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183530v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Duboz" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Reverchon" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303257v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuebin Zhang" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1433165" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303205v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Morel" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques All&#232;gre" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gallart" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1352664" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183545v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303203v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1351517" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302893v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grandjean" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neu" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Teissere" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373640" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357904v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tronche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Baldi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042971" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877745v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04657284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000165" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683266v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Duraz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Cambril" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Herth" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225165v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874254v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Aristegui" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683281v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Sundaram" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03183699v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366593v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2576135" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878035v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02962142v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.ATh4I.6" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02537380v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Chamard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874180v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466858v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466887v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908823v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952415v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907806v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908795v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908565v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952364v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sell&#233;s" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gayral" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932812v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932705v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935176v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012018" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951054v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gayral" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meletios Mexis" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238745v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076208" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132346v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076284" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01021435v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2036924" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389911v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bretagnon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200673559" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309937v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543738v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kalliakos" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200404996" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310227v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543736v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200303270" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319596v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00762-2" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9049Z6V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149701v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149696v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416188v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417547v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arist&#233;gui" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lloret" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416171v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880367v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793643v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874207v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793557v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle BRIMONT" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iannis Roland" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937531v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937537v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952385v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659715v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zeghouane" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa Roche" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Avit" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Andre" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01659728v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937757v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907860v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312258v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312253v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310832v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141317v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M. Yacomotti" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Brunstein" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boucho&#252;le" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>