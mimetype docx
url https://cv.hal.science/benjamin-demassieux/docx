--- v0 (2026-04-12)
+++ v1 (2026-05-22)
@@ -341,51 +341,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réécrire le corps-objet : La réécriture de l’histoire de Pygmalion d’Ovide (Métamorphoses 10, 244-297) dans la nouvelle Galatée de Madeline Miller. »</w:t>
+                <w:t xml:space="preserve">Réécrire le corps-objet : La réécriture de l’histoire de Pygmalion d’Ovide (Métamorphoses 10, 244-297) dans la nouvelle Galatée de Madeline Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Stephens</w:t>
@@ -394,132 +394,141 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164uu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resurrection in TV Series. Memory and Otherness: A Journey Through Violence in the TV Series Game of Thrones, The Walking Dead, and Gotham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultural Express [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Résurrections en séries, 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -529,1090 +538,1090 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Violence indicible : le silence des femmes dans la littérature antique.</w:t>
+                <w:t xml:space="preserve">Justice mortelle et enlèvement mythiques: Consentement et systèmes juridiques dans le De Raptu Proserpinae de Claudien et le De Raptu Helenae de Dracontius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "La Violence : définitions, pratiques et représentations"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Benjamin Demassieux; Mathilde Dubar, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Doktorandenkolloquium GIRPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Katharina Oft, Oct 2025, Remotely, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403395v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divine Abduction and Mortal Justice: Negotiating Consent, Power, and Legal Frameworks in Claudian’s De Raptu Proserpinae and Dracontius’ De Raptu Helenae</w:t>
+                <w:t xml:space="preserve">La Violence indicible : le silence des femmes dans la littérature antique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient Sexuality Revisited</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Christophe Courtil; Martin Dinter, Jun 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée d'étude "La Violence : définitions, pratiques et représentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Demassieux; Mathilde Dubar, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403382v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tragique épopée : influences du théâtre chez Claudien</w:t>
+                <w:t xml:space="preserve">Divine Abduction and Mortal Justice: Negotiating Consent, Power, and Legal Frameworks in Claudian’s De Raptu Proserpinae and Dracontius’ De Raptu Helenae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticum et Vetus II — La centonisation comme outil pour la conceptualisation du passé : entre herméneutique et stratégie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lorenzo Boragno; Antonio Romano, Jun 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Ancient Sexuality Revisited</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Christophe Courtil; Martin Dinter, Jun 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403575v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions mythographiques vidéoludiques : quand le jeu vidéo se la raconte.</w:t>
+                <w:t xml:space="preserve">La tragique épopée : influences du théâtre chez Claudien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dans l’atelier des chercheurs et chercheuses du LPCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Anticum et Vetus II — La centonisation comme outil pour la conceptualisation du passé : entre herméneutique et stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lorenzo Boragno; Antonio Romano, Jun 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403673v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing Cupid in the Text: Eye-Tracking Latin Readers' Implicit Imagination</w:t>
+                <w:t xml:space="preserve">Constructions mythographiques vidéoludiques : quand le jeu vidéo se la raconte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERFACEing 2025 Conference: Embodied Experience, Emotions, and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Charlène Clonts; Barış Çoban, Sep 2025, Istanbul (Turquie), Turkey</w:t>
+              <w:t xml:space="preserve">Dans l’atelier des chercheurs et chercheuses du LPCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403603v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Îles où l’on ne prendra jamais terre : le voyage en mer de Pâris dans la poésie antique tardive</w:t>
+                <w:t xml:space="preserve">Seeing Cupid in the Text: Eye-Tracking Latin Readers' Implicit Imagination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire académique des langues et cultures de l’Antiquité, « Méditerranée »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Anne-Isabelle Bouton Touboulic; Sophie Aubert-Baillot; Séléna Hébert; Stanislas Kutner-Homs, Apr 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">INTERFACEing 2025 Conference: Embodied Experience, Emotions, and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Charlène Clonts; Barış Çoban, Sep 2025, Istanbul (Turquie), Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403320v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting the body as object: Madeline Miller's new Galatea confronts the Ovidian myth of Pygmalion</w:t>
+                <w:t xml:space="preserve">Îles où l’on ne prendra jamais terre : le voyage en mer de Pâris dans la poésie antique tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Understanding Ovidian Violence and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marco Formisano, May 2025, Gand, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire académique des langues et cultures de l’Antiquité, « Méditerranée »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Isabelle Bouton Touboulic; Sophie Aubert-Baillot; Séléna Hébert; Stanislas Kutner-Homs, Apr 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403563v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justice mortelle et enlèvement mythiques: Consentement et systèmes juridiques dans le De Raptu Proserpinae de Claudien et le De Raptu Helenae de Dracontius</w:t>
+                <w:t xml:space="preserve">Rewriting the body as object: Madeline Miller's new Galatea confronts the Ovidian myth of Pygmalion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doktorandenkolloquium GIRPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Katharina Oft, Oct 2025, Remotely, Germany</w:t>
+              <w:t xml:space="preserve">Understanding Ovidian Violence and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marco Formisano, May 2025, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403615v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Distortion in Time's Narrative : digressives motives in late antiquity poetry », journée d’étude Time, Space, Relations, Center for Academic Culture and Local Initiatives “Czasoprzestrzeń”, Wrocław, 1-3 Tramwajowa St, organisé par le Collège Doctoral de la faculté de Philologie de l’Université de Wroclaw et Dr. Jacek Karpiński (University of Wrocław).</w:t>
+                <w:t xml:space="preserve">Poétesse de réseaux, réseaux de femmes, réseau poétique : renouveau du paysage de la poésie française à l’heure de la multimodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bilisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Time, Space, Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacek Karpiński, Jun 2024, Wrocław, Poland</w:t>
+              <w:t xml:space="preserve">Femmes et canon littéraire à l’ère de la multimodalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403249v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétiques et fragmentation des fictions vidéoludiques : alternatives et renouvellements théoriques.</w:t>
+                <w:t xml:space="preserve">Promenade dans un jardin romain ? Les Conversations (1680-1692) de Madame de Scudéry et ses intertextes antiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Ghulam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième congrès international de la SIRFF/ASIFF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIRFF/ ASIFF, Oct 2024, Hyogo, Japon</w:t>
+              <w:t xml:space="preserve">Imaginaires de l’Antiquité dans la France du XVIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403653v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promenade dans un jardin romain ? Les Conversations (1680-1692) de Madame de Scudéry et ses intertextes antiques.</w:t>
+                <w:t xml:space="preserve">« Distortion in Time's Narrative : digressives motives in late antiquity poetry », journée d’étude Time, Space, Relations, Center for Academic Culture and Local Initiatives “Czasoprzestrzeń”, Wrocław, 1-3 Tramwajowa St, organisé par le Collège Doctoral de la faculté de Philologie de l’Université de Wroclaw et Dr. Jacek Karpiński (University of Wrocław).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hina Ghulam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaginaires de l’Antiquité dans la France du XVIIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Time, Space, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacek Karpiński, Jun 2024, Wrocław, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403644v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poétesse de réseaux, réseaux de femmes, réseau poétique : renouveau du paysage de la poésie française à l’heure de la multimodalité</w:t>
+                <w:t xml:space="preserve">Poétiques et fragmentation des fictions vidéoludiques : alternatives et renouvellements théoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bilisari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Femmes et canon littéraire à l’ère de la multimodalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Troisième congrès international de la SIRFF/ASIFF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIRFF/ ASIFF, Oct 2024, Hyogo, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403665v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleurs et femmes : arracher l’innocence féminine dans la poésie gréco-latine tardive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convivium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fleurs de femme, fleurs tressées : Le locus amoenus, ce piège délicat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "La Nature"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hina Ghulam; Amandine Lembré; Benjamin Demassieux, Mar 2024, Villeneuve d'Ascq (Lille 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu-vidéo comme résultat d’un artifex fictionis : envisager l’hypothèse de la poétique vidéoludique pour interpréter le jeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LPCM : Dans l’atelier des chercheur.se.s en littératures populaires et culture médiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche Littératures Populaires et Cultures Médiatiques (LPCM), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1622,254 +1631,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Grévisse de la Mythologie (Mythes &amp; Littérature)</w:t>
+                <w:t xml:space="preserve">Nouvelle Anthologie de la littérature française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">De Boek, A paraître</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Tsakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Ghulam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Lembré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ellipses, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267353v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle Anthologie de la littérature française</w:t>
+                <w:t xml:space="preserve">Le Grévisse de la Mythologie (Mythes &amp; Littérature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Ellipses, A paraître</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Boek, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001769v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vademecum de thème latin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ellipses, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1879,98 +1888,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vénus, les fleurs et la danse : une esthétique du mélange chez Reposianus (De concubitu Martis Venerisque, v.33-93) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Vincent Zarini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1980,118 +1989,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre mythologique de Mary Shelley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouhette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId44"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2238,51 +2247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Brassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Clermont de Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267168v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403395v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403575v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403673v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403563v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403615v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403653v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ghulam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403665v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bilisari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267439v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403629v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Tsakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lembr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267413v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267259v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Segarra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Brassard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Clermont de Foy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267217v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267189v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164uu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267168v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403382v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403673v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403603v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403665v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bilisari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403644v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Ghulam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Tsakou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lembr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267387v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouhette" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>