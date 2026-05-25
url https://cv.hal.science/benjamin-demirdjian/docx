--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -2252,319 +2252,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
+                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena D. Kireeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana D. Khokhlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia K. Shonija</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kirsten Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 90 (2-4), pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003152v1</w:t>
+                <w:t xml:space="preserve">hal-03003155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of soot on immersion freezing of water and possible atmospheric implications</w:t>
+                <w:t xml:space="preserve">Water interaction with hydrophobic and hydrophilic soot particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga B. Popovicheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia M. Persiantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Demott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana D. Khokhlova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia K. Shonija</w:t>
+                <w:t xml:space="preserve">Kirsten Koehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 90 (2-4), pp.326-337. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (17), pp.2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2008.08.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b718944n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003155v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneities in the Microstructure and Composition of Aircraft Engine Combustor Soot: Impact on the Water Uptake</w:t>
               </w:r>
@@ -3993,319 +3993,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03002434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water monolayers on MgO(100): structural investigations by LEED experiments, tensor LEED dynamical analysis and potential calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Livia Giordano</w:t>
+                <w:t xml:space="preserve">Abstracts of the 6th FECS Conference 1998 Lectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sherwood Rowland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lindskog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Peter Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(98)00272-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (3), pp.179-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02986409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002417v1</w:t>
+                <w:t xml:space="preserve">hal-03224368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracts of the 6th FECS Conference 1998 Lectures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Peter Williams</w:t>
+                <w:t xml:space="preserve">Water monolayers on MgO(100): structural investigations by LEED experiments, tensor LEED dynamical analysis and potential calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Picaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul N.M. Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Girardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5 (3), pp.179-196. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 409 (1), pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF02986409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(98)00272-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224368v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5146,51 +5146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.demirdjian@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/le-centre/annuaire/fiche-personnel/?idu=55" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zetterdahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Pei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kant Pathak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.09.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-378SL88R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sherwood Rowland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blake" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lindskog" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peterson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peter Williams" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02986409" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWQCWK5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Matthias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassellov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka-Pekka Jalkanen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benjamin.demirdjian@cnrs.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cinam.univ-mrs.fr/cinam/le-centre/annuaire/fiche-personnel/?idu=55" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445666v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zetterdahl" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangyu Pei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kant Pathak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2016.09.022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Moldanov&#225;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Fridell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulda Winnes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofi Holmin-Fridell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Boman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-3577-2013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Coulomb" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ferry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Trabelsi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-013-9538-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KLL6NBGQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773489v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696016v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Johnson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566378v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Setyan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guillemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201000490" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-378SL88R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386959v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B. Popovicheva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003162v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena D. Kireeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia K. Shonija" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Zubareva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M. Persiantseva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b908180a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1DA770A2CAB2FC4BB6BB459C35E915E81B86E715/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Suzanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia M. Persiantseva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXFRWKGB-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana D. Khokhlova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.08.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7640J1XZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003152v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Demott" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koehler" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b718944n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ZDPCSD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003096v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-006-9043-9" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/42BFFAED68E8770291097F756E016580639B8410/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003077v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lucas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp053313v" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KTB8V1FT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003073v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Persiantseva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. E Lukhovitskaya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Shonija" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zubareva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018888" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003072v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Girardet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toubin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/P03-006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003070v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Picaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454990" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003068v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. N M Hoang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1454991" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002438v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N. M. Hoang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1355238" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002441v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul N.M. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(01)01438-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KLS1MDS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Trukhin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Rulev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b004345l" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002434v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Giordano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00615-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VR7H48V6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224368v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sherwood Rowland" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Blake" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lindskog" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Peterson" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Peter Williams" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02986409" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SWQCWK5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002417v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(98)00272-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BG43GN2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070979v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038333v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Matthias" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida-Maja Hassellov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jukka-Pekka Jalkanen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>