--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -127,51 +127,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,3121 +252,3190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Piloter la performance globale » : contrainte ou opportunité pour l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 405 (18-20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les apports de la perspective relationnelle pour l’analyse de la gouvernance de l’écosystème coopératif territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (52-53), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.052.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Robin</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.052.0007⟩</w:t>
+                <w:t xml:space="preserve">hal-04485145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et degré d’appropriation des outils de gestion par les collectivités locales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.547-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-03910495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trajectographie, une proposition pour capturer les outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences, crise et budget : Quelques repères historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 390, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise sanitaire vue par les managers publics. Une hybridation de la performance publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (293), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des connaissances : Quels enjeux pour les collectivités territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des évolutions des représentations sociales des acteurs publics locaux concernant les outils de la gestion publique : de l'administration au management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance partenariale versus gouvernance responsable : quels enjeux pour les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évoluent les outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Favoreau</w:t>
-[...37 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barro Marie-Ghislaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens des outils et pratiques de contrôle dans les organisations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.81-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils du contrôle de gestion : des vecteurs de valeurs pour l’organisation publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (23), pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.233.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des représentations sociales des acteurs concernant l'évolution outils de gestion dans les collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la responsabilité sociale du chercheur-intervenant : quelles conséquences méthodologiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030388ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d’ouvrage, « The Oxford Handbook of Public management », E. Ferlie, L. Lynn et C. Pollitt, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.129-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du rôle des objets au cours du processus d'instrumentation des activités publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.201.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus réconcilié : associer traduction et purification pour analyser la trajectoire des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103 (4), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.103.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ongoing monitoring of societal responsibility in management research activities A secondary analysis and a heuristic instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.23 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-06-2013-0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The advantages of the balanced scorecard in the public sector: beyond performance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Money and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540962.2013.763425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des parties prenantes sur les coûts environnementaux : l’exemple des coûts de désamiantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.081.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le développement d’une comptabilité de gestion influence la pratique comptable. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillard Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, p. 23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de comptabilité de gestion au sein d'une université. Retour sur un acte manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.126-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.054.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentaliser les activités de l’organisation publique : Quid du processus de construction des outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges / Association nationale des conseillers et contrôleurs de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de contrôle au sein des organisations publiques : une opportunité au développement d’un nouveau mode d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006188ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques environnementaux : complémentarités des approches comptables et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance des organisations publiques : le cas des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lost in translation », étude de la construction d'un outil de gestion dans une région française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.161.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation monétaire des risques environnementaux : complémentarité des approches comptables et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°431, p. 51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale de l’entreprise et responsabilité du chercheur en gestion : essai de mise en abyme à propos de la consommation enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.052.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de contrôle de gestion à l’épreuve de la RSE. Le cas de l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.042.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une instrumentation de la RSE : une délicate quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.190-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.029.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer un partenariat public-privé : du contrôle de régularité au contrôle d'opportunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 416, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la protection et de la réhabilitation de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des représentations sociales au cours du processus de construction d'un outil de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.142.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.47-53</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00466461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux du processus de construction d’un outil de contrôle de gestion des activités environnementales : le cas des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...2451 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3376,6376 +3445,6774 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableaux de bord des Organismes de gestion de destination face aux défis de l'Anthropocène : entre normes environnementales globales et logiques institutionnelles locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05196109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens pour une économie circulaire pérenne : dynamiques relationnelles et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l'IFBAE "Intelligence artificielle, organisations et pratiques managériales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Franco-Brésilien d’Administration des Entreprises (IFBAE), May 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre et qualifier les dynamiques relationnelles dans une politique publique d’économie circulaire : valeur, territoire et pérennité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et représentations de la performance environnementale : le cas des organismes de gestion de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association française de recherche en management touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de l’attractivité touristique : le cas des tableaux de bord des organismes de gestion de destination français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Camous</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint malo, France</w:t>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association internationale de recherche en management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-appropriation et processus de déploiement des outils de contrôle : Quel(s) rôle(s) pour les actants immatériels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Congrès de l’AFC - "Comptabilité et Valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de l’attractivité touristique. Les tableaux de bord des Organismes de Gestion de Destination en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l'AIRMAP : « Gestion publique : fractures et cohésion – Penser/panser les maux de nos sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer sous un angle managérial la création de valeur d’un écosystème circulaire : le cas de la feuille de route EFC en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque de l’ARIMHE « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public value: to each their own?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRSPM 2024: Hybrid futures for public governance and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evaluability of local policies : an application to Smart City public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Smart Inspiration Day, « Territoires durables et intelligents : gouvernance et co-création de valeur publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité des politiques publiques locales : une application aux Villes et Territoires Intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International : les futurs possibles du management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pluribus una ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque APMP 2023 « 1983 – 2023 : 40 ans de la revue Politiques et Management Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des enjeux de la gouvernance territoriale des écosystèmes circulaires : l'économie de fonctionnalité et de la coopération au prisme de la perspective relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque de l'IFBAE "Intelligence artificielle, organisations et pratiques managériales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Franco-Brésilien d’Administration des Entreprises (IFBAE), May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’ARIMHE 2023 "Gouvernance collaborative : enjeux, impacts et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la création et les effets territoriaux des écosystèmes circulaires par la perspective relationnelle : le cas de l’économie de fonctionnalité et de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">16e Colloque du CERI "Économie circulaire et nouveaux modèles d’affaires : quels enjeux pour l’innovation et la transformation des organisations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche renouvelée de l'analyse des relations publiques-privées : mettre la problématisation au coeur du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque de l'AIRMAP "Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage de la performance globale des collectivités. Repères, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretien Innovation Territoriale (EIT 2023) : Management territorial et durabilité : comment répondre aux défis de la mobilité verte, de l’alimentation durable et des écoquartiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des systèmes de pilotage de la performance environnementale : le cas des organismes de gestion de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masters Contrôle de Gestion et Audit Organisationnel : une formation créatrice de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’association des masters de contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche instrumentale des outils de mesure de la performance environnementale. Le cas des organismes de gestion par destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris sorbonne, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AIRMAP : Management public, crises et post-crises : la permanence dans le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance publique à l’aune de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un projet éphémère à une inscription durable : conception d’un business model par la conception d’un Balance Score Card à l’horizon des JO Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée d’étude GT AFC « CCA en milieu spécifique » IAE Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du concept d’instrument de gestion à la compréhension d’un processus stratégique. Le cas de la mise en place de la politique sportive de la Fédération française de rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe conférence de l’Association internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux et paradoxes au sein des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense of Control Devices and Practices in Public Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting to know a patient population better in order to better manage them: How to set up population monitoring dashboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Both Enabling and Unintended Effects of Performance Measurement Systems: a Paradox of Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux et comptabilité sociétale, limites des modèles actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Nantes, LEMNA, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, marketing et New Public Management : un triptyque inconciliable pour une attractivité universelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque de l'AIRMAP : « Gestion publique : fractures et cohésion – Penser/panser les maux de nos sociétés »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du contrôleur de gestion influence-t-elle l’appropriation des outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils de contrôle dans le processus d’accountability, un équilibre précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un cadre conceptuel et méthodologique pour l’évaluation de la performance des sociétés d’accélération de transfert de technologies (SATT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité d’une politique publique : application à la vidéo surveillance communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle de Gestion et management public, Workshop IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, vie, mort (et resurrection ?) des outils de gestion : proposition d'un cadre d'analyse de la dynamique des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et valeurs publiques : une impossible reconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’outil de contrôle de gestion dans l’organisation publique : de l’objet intermédiaire à l’objet frontière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pur et l’impur, ou l’itineraire d’un outil de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et théories sociologiques. Apports de la théorie de la traduction à l’étude du développement des outils de contrôle de gestion dans l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer traduction et purification pour analyser la trajectoire des outils de gestion : le cas d’un outil d’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’université à l’heure du New Public Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du rôle des actants au cours du processus de création d’un Balanced Scorecard. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentation des activités publiques. Le cas d'une université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la responsabilité sociale aux activités de recherche. L’exemple de la recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tyranny of mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.P. 31 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Association 33rd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Istanbul, Turkey. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7ème Colloque francophone Oriane sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baret Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bayonne, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The success story of a ‘successful?' management device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEW PUBLIC SECTOR SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Edinburgh, United Kingdom. pp.cd rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COÛT DE LA PROTECTION DE L'ENVIRONNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone Oriane sur le risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Nantes, LEMNA, May 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« LOST IN TRANSLATION » ETUDE DE LA MISE EN PLACE D'UN TABLEAU DE BORD DANS UNE REGION FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EVALUATION DES IMPACTS ENVIRONNEMENTAUX : UNE GRILLE DE LECTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...2140 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Jerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pearson. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 schémas pour comprendre la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, editions eyrolles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en œuvre et évaluer les stratégies &amp;quot;développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berger-Douce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cardebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Management Prospective Editions, pp.241, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00743018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de gestion et risques psychosociaux : une étude de l’usage d’un baromètre social dans un groupe hospitalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benjamin Dreveton; Lambert Jerman; Agnès Mazars-Chapelon; Fabienne Villesèque-Dubus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson, pp.9-26, 2025, Regards de l'AFC, 978-2-3260-0343-9 (imprimé) ; 978-2-3260-6478-2 (eBook)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accountability in Public Value Crises: From the Risk of Public Value Failure to the Opportunity of Public Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Fadl Harake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Value Accounting and Accountability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerald Publishing Limited</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-212, 2025, 978-1-83797-536-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/978-1-83797-536-520251013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'une appropriation esthétique : conception d'un nouveau business model par la mise en place d'un BSC à horizon des Jeux Olympiques et Paralympiques 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Dreveton; Lambert Jerman; Agnès Mazars-Chapelon; Fabienne Villesèque-Dubus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.65-84, 2025, Regards de l'AFC, 978-2-3260-0343-9 (imprimé) ; 978-2-3260-6478-2 (eBook)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’optimisation des ressources et des moyens des organisations de l’État. Les préalables à la performance visée par le déploiement de la GPR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bachir Mazouz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion par résultats. Concepts et pratiques de gestion de la performance des organisations de l'État [2e édition]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse de l'Université du Québec, pp.97-116, 2025, 978-2-7605-6259-2 (imprimé) ; 978-2-7605-6261-5 (ePub) ; 978-2-7605-6260-8 (PDF)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du pilotage des politiques publiques sur la rénovation du management des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bollecker; Angèle Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser le management des organisations publiques sous le prisme du contrôle de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2023, 978-2-311-41125-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inducteur de coût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie du Management Public, ouvrage coordonné par Manel Benzerafa-Alilat Danièle Lamarque et Gérald Orange.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Appropriation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie du Management Public, ouvrage coordonné par Manel Benzerafa-Alilat Danièle Lamarque et Gérald Orange.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert N. Anthony. Un précurseur incompris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chatelain-Ponroy Stéphanie; Gibert Patrick; Rival Madina; Burlaud Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.177-186, 2021, Grands auteurs, 2376873843</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’optimisation des ressources et des moyens des organisations de l’État. Les préalables à la performance visée par le déploiement de la GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gestion par Résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94, 2017, 978-2-7605-4834-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et management public : retour sur l'histoire d'une rencontre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Marc Nikitin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-14678-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et pilotage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et évaluation de la performance : un défi pour les organisations sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp.13-24, 2014, 978-2-8041-8429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût de la qualité, stratégie et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charpateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et contrôle au quotidien : 100 fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.393-418, 2013, Pratiques en Or, 978-2-10-070221-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts de non-qualité, stratégie et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charpateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance et contrôle au quotidien : 100 fiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.393-418, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le reporting et le pilotage de la performance grâce aux tableaux de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion : perspectives stratégiques et managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427-448, Pearson Education, 2013, 978-2-3260-0118-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des coûts de revient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion : perspectives stratégiques et managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson Education, pp.169-192, 2013, 2744076392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la performance des chercheurs, au risque de la bureaucratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, société, Politique, Mélanges en l'honneur du Professeur Bernard Colasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.287-303, 2012, Gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00844168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la performance des chercheurs, au risque de la bureaucratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-301, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management control system in public administration: beyond rational myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cigar, p. 21-37, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management control system in public administration: beyond rational myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-242, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01667068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9755,114 +10222,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentation de l'organisation publique : du processus de transplantation au processus de construction de l'outil gestion. Le cas de l'Agence De l'Environnement et de la Maîtrise de l'Energie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Poitiers, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00466518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId208"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10009,51 +10476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>