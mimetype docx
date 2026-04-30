--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -161,3248 +161,3248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Piloter la performance globale » : contrainte ou opportunité pour l’action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 405 (18-20)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apport du concept d’instrument de gestion pour analyser la conception d’une politique sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Viollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023-5 (158), pp.101-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.158.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+                <w:t xml:space="preserve">hal-04387218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apports de la perspective relationnelle pour l’analyse de la gouvernance de l’écosystème coopératif territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (52-53), pp.7-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.052.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nature et degré d’appropriation des outils de gestion par les collectivités locales françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Favoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Gourbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (4), pp.547-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trajectographie, une proposition pour capturer les outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.8346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03671502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulences, crise et budget : Quelques repères historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance et gestion : la revue d'échanges des dirigeants financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 390, pp.33-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La crise sanitaire vue par les managers publics. Une hybridation de la performance publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (293), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03189003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des connaissances : Quels enjeux pour les collectivités territoriales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des évolutions des représentations sociales des acteurs publics locaux concernant les outils de la gestion publique : de l'administration au management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance partenariale versus gouvernance responsable : quels enjeux pour les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évoluent les outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barro Marie-Ghislaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens des outils et pratiques de contrôle dans les organisations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.81-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils du contrôle de gestion : des vecteurs de valeurs pour l’organisation publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (23), pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.233.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des représentations sociales des acteurs concernant l'évolution outils de gestion dans les collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la responsabilité sociale du chercheur-intervenant : quelles conséquences méthodologiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030388ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du rôle des objets au cours du processus d'instrumentation des activités publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.201.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus réconcilié : associer traduction et purification pour analyser la trajectoire des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2023-5 (158), pp.101-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.158.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 103 (4), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.103.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 405 (18-20)</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d’ouvrage, « The Oxford Handbook of Public management », E. Ferlie, L. Lynn et C. Pollitt, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.129-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.052.0007⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ongoing monitoring of societal responsibility in management research activities A secondary analysis and a heuristic instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.23 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-06-2013-0045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0030⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des parties prenantes sur les coûts environnementaux : l’exemple des coûts de désamiantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.081.0054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.8346⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The advantages of the balanced scorecard in the public sector: beyond performance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Money and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540962.2013.763425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Turbulences, crise et budget : Quelques repères historiques</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le développement d’une comptabilité de gestion influence la pratique comptable. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillard Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, p. 23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de comptabilité de gestion au sein d'une université. Retour sur un acte manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.126-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.054.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentaliser les activités de l’organisation publique : Quid du processus de construction des outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges / Association nationale des conseillers et contrôleurs de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de contrôle au sein des organisations publiques : une opportunité au développement d’un nouveau mode d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006188ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques environnementaux : complémentarités des approches comptables et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance des organisations publiques : le cas des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lost in translation », étude de la construction d'un outil de gestion dans une région française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.161.0083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation monétaire des risques environnementaux : complémentarité des approches comptables et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°431, p. 51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale de l’entreprise et responsabilité du chercheur en gestion : essai de mise en abyme à propos de la consommation enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.052.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de contrôle de gestion à l’épreuve de la RSE. Le cas de l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.042.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01105286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une instrumentation de la RSE : une délicate quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.190-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.029.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer un partenariat public-privé : du contrôle de régularité au contrôle d'opportunité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 416, pp.26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coût de la protection et de la réhabilitation de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 390, pp.33-34</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Dissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2020.00492⟩</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des représentations sociales au cours du processus de construction d'un outil de contrôle de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.142.0125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...2489 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...54 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00466461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du processus de construction d’un outil de contrôle de gestion des activités environnementales : le cas des collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.153-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3485,51 +3485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3580,51 +3580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque de l'IFBAE "Intelligence artificielle, organisations et pratiques managériales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Franco-Brésilien d’Administration des Entreprises (IFBAE), May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3675,51 +3675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVème conférence de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3757,51 +3757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et représentations de la performance environnementale : le cas des organismes de gestion de destination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association française de recherche en management touristique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3820,4365 +3820,4365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de l’attractivité touristique. Les tableaux de bord des Organismes de Gestion de Destination en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l'AIRMAP : « Gestion publique : fractures et cohésion – Penser/panser les maux de nos sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le dilemme de l’attractivité touristique : le cas des tableaux de bord des organismes de gestion de destination français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de recherche en management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05196099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-appropriation et processus de déploiement des outils de contrôle : Quel(s) rôle(s) pour les actants immatériels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Congrès de l’AFC - "Comptabilité et Valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05336648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer sous un angle managérial la création de valeur d’un écosystème circulaire : le cas de la feuille de route EFC en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e colloque de l’ARIMHE « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evaluability of local policies : an application to Smart City public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Smart Inspiration Day, « Territoires durables et intelligents : gouvernance et co-création de valeur publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité des politiques publiques locales : une application aux Villes et Territoires Intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International : les futurs possibles du management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public value: to each their own?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRSPM 2024: Hybrid futures for public governance and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des enjeux de la gouvernance territoriale des écosystèmes circulaires : l'économie de fonctionnalité et de la coopération au prisme de la perspective relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l’ARIMHE 2023 "Gouvernance collaborative : enjeux, impacts et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pluribus una ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque APMP 2023 « 1983 – 2023 : 40 ans de la revue Politiques et Management Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche renouvelée de l'analyse des relations publiques-privées : mettre la problématisation au coeur du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque de l'AIRMAP "Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la création et les effets territoriaux des écosystèmes circulaires par la perspective relationnelle : le cas de l’économie de fonctionnalité et de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Colloque du CERI "Économie circulaire et nouveaux modèles d’affaires : quels enjeux pour l’innovation et la transformation des organisations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage de la performance globale des collectivités. Repères, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretien Innovation Territoriale (EIT 2023) : Management territorial et durabilité : comment répondre aux défis de la mobilité verte, de l’alimentation durable et des écoquartiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des systèmes de pilotage de la performance environnementale : le cas des organismes de gestion de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masters Contrôle de Gestion et Audit Organisationnel : une formation créatrice de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’association des masters de contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance publique à l’aune de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche instrumentale des outils de mesure de la performance environnementale. Le cas des organismes de gestion par destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AIRMAP : Management public, crises et post-crises : la permanence dans le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un projet éphémère à une inscription durable : conception d’un business model par la conception d’un Balance Score Card à l’horizon des JO Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée d’étude GT AFC « CCA en milieu spécifique » IAE Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du concept d’instrument de gestion à la compréhension d’un processus stratégique. Le cas de la mise en place de la politique sportive de la Fédération française de rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe conférence de l’Association internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux et paradoxes au sein des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense of Control Devices and Practices in Public Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting to know a patient population better in order to better manage them: How to set up population monitoring dashboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Both Enabling and Unintended Effects of Performance Measurement Systems: a Paradox of Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux et comptabilité sociétale, limites des modèles actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Nantes, LEMNA, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, marketing et New Public Management : un triptyque inconciliable pour une attractivité universelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du contrôleur de gestion influence-t-elle l’appropriation des outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un cadre conceptuel et méthodologique pour l’évaluation de la performance des sociétés d’accélération de transfert de technologies (SATT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils de contrôle dans le processus d’accountability, un équilibre précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité d’une politique publique : application à la vidéo surveillance communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Frucquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle de Gestion et management public, Workshop IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, vie, mort (et resurrection ?) des outils de gestion : proposition d'un cadre d'analyse de la dynamique des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et valeurs publiques : une impossible reconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’outil de contrôle de gestion dans l’organisation publique : de l’objet intermédiaire à l’objet frontière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pur et l’impur, ou l’itineraire d’un outil de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et théories sociologiques. Apports de la théorie de la traduction à l’étude du développement des outils de contrôle de gestion dans l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer traduction et purification pour analyser la trajectoire des outils de gestion : le cas d’un outil d’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’université à l’heure du New Public Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du rôle des actants au cours du processus de création d’un Balanced Scorecard. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentation des activités publiques. Le cas d'une université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la responsabilité sociale aux activités de recherche. L’exemple de la recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tyranny of mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Association 33rd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Istanbul, Turkey. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.P. 31 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7ème Colloque francophone Oriane sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baret Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bayonne, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The success story of a ‘successful?' management device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEW PUBLIC SECTOR SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Edinburgh, United Kingdom. pp.cd rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COÛT DE LA PROTECTION DE L'ENVIRONNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Nantes, LEMNA, May 2018, Nantes, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone Oriane sur le risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« LOST IN TRANSLATION » ETUDE DE LA MISE EN PLACE D'UN TABLEAU DE BORD DANS UNE REGION FRANÇAISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1924 lines deleted...]
-                <w:t xml:space="preserve">Une Approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00522517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EVALUATION DES IMPACTS ENVIRONNEMENTAUX : UNE GRILLE DE LECTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8235,51 +8235,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Jerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,51 +8336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">50 schémas pour comprendre la finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8574,51 +8574,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de gestion et risques psychosociaux : une étude de l’usage d’un baromètre social dans un groupe hospitalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Dreveton; Lambert Jerman; Agnès Mazars-Chapelon; Fabienne Villesèque-Dubus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.9-26, 2025, Regards de l'AFC, 978-2-3260-0343-9 (imprimé) ; 978-2-3260-6478-2 (eBook)</w:t>
@@ -8660,51 +8660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accountability in Public Value Crises: From the Risk of Public Value Failure to the Opportunity of Public Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8794,103 +8794,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esquisse d'une appropriation esthétique : conception d'un nouveau business model par la mise en place d'un BSC à horizon des Jeux Olympiques et Paralympiques 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Viollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benjamin Dreveton; Lambert Jerman; Agnès Mazars-Chapelon; Fabienne Villesèque-Dubus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le singulier en comptabilité, contrôle et audit. Regards croisés autour des outils de gestion, des acteurs et des organisations hybrides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, pp.65-84, 2025, Regards de l'AFC, 978-2-3260-0343-9 (imprimé) ; 978-2-3260-6478-2 (eBook)</w:t>
@@ -8919,51 +8919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’optimisation des ressources et des moyens des organisations de l’État. Les préalables à la performance visée par le déploiement de la GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bachir Mazouz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion par résultats. Concepts et pratiques de gestion de la performance des organisations de l'État [2e édition]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse de l'Université du Québec, pp.97-116, 2025, 978-2-7605-6259-2 (imprimé) ; 978-2-7605-6261-5 (ePub) ; 978-2-7605-6260-8 (PDF)</w:t>
@@ -9005,51 +9005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du pilotage des politiques publiques sur la rénovation du management des collectivités territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Favoreu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,51 +9091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducteur de coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du Management Public, ouvrage coordonné par Manel Benzerafa-Alilat Danièle Lamarque et Gérald Orange.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9160,51 +9160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie du Management Public, ouvrage coordonné par Manel Benzerafa-Alilat Danièle Lamarque et Gérald Orange.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9229,51 +9229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert N. Anthony. Un précurseur incompris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Naro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9315,51 +9315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’optimisation des ressources et des moyens des organisations de l’État. Les préalables à la performance visée par le déploiement de la GPR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gestion par Résultats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-94, 2017, 978-2-7605-4834-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9384,51 +9384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion et management public : retour sur l'histoire d'une rencontre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l’honneur du Professeur Marc Nikitin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-14678-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9453,51 +9453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et pilotage organisationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et évaluation de la performance : un défi pour les organisations sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Université, pp.13-24, 2014, 978-2-8041-8429-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9522,51 +9522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût de la qualité, stratégie et changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9656,51 +9656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Charpateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Tissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9732,454 +9732,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La méthode des coûts de revient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle de gestion : perspectives stratégiques et managériales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pearson Education, pp.169-192, 2013, 2744076392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le reporting et le pilotage de la performance grâce aux tableaux de bord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle de gestion : perspectives stratégiques et managériales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 427-448, Pearson Education, 2013, 978-2-3260-0118-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Pearson Education, pp.169-192, 2013, 2744076392</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer la performance des chercheurs, au risque de la bureaucratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité, société, Politique, Mélanges en l'honneur du Professeur Bernard Colasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, pp.287-303, 2012, Gestion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00844168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la performance des chercheurs, au risque de la bureaucratie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Economica, pp.287-303, 2012, Gestion</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité, société, politique‎ : mélanges en l'honneur du professeur Bernard Colasse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.285-301, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Mesurer la performance des chercheurs, au risque de la bureaucratie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01659255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control system in public administration: beyond rational myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, pp.285-301, 2012</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cigar, p. 21-37, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management control system in public administration: beyond rational myths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Berland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-242, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10236,51 +10236,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentation de l'organisation publique : du processus de transplantation au processus de construction de l'outil gestion. Le cas de l'Agence De l'Environnement et de la Maîtrise de l'Energie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Poitiers, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10476,51 +10476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564353v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>