--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -805,2319 +805,2319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03189003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse des évolutions des représentations sociales des acteurs publics locaux concernant les outils de la gestion publique : de l'administration au management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (1), pp.47-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion des connaissances : Quels enjeux pour les collectivités territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Gestionnaire Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02168333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance partenariale versus gouvernance responsable : quels enjeux pour les collectivités locales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces de discussion : un vecteur de régulation des paradoxes de la Nouvelle Gestion Publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Grimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grhu.107.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment évoluent les outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barro Marie-Ghislaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sens des outils et pratiques de contrôle dans les organisations publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.81-89</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils du contrôle de gestion : des vecteurs de valeurs pour l’organisation publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (23), pp.9-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.233.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse des représentations sociales des acteurs concernant l'évolution outils de gestion dans les collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ghislaine Barro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (1), pp.47-53</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ID efficience territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude de la responsabilité sociale du chercheur-intervenant : quelles conséquences méthodologiques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (2), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1030388ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ongoing monitoring of societal responsibility in management research activities A secondary analysis and a heuristic instrumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.23 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/SBR-06-2013-0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...105 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension d’ouvrage, « The Oxford Handbook of Public management », E. Ferlie, L. Lynn et C. Pollitt, Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.129-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...73 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du rôle des objets au cours du processus d'instrumentation des activités publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (1), pp.43-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.201.0043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janus réconcilié : associer traduction et purification pour analyser la trajectoire des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103 (4), pp.67-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.103.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The advantages of the balanced scorecard in the public sector: beyond performance measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Money and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (2), pp.131-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09540962.2013.763425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’influence des parties prenantes sur les coûts environnementaux : l’exemple des coûts de désamiantage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (1), pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.081.0054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instrumentaliser les activités de l’organisation publique : Quid du processus de construction des outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Échanges / Association nationale des conseillers et contrôleurs de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le développement d’une comptabilité de gestion influence la pratique comptable. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillard Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454, p. 23-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de comptabilité de gestion au sein d'une université. Retour sur un acte manqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (4), pp.126-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.054.0126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire un outil de contrôle au sein des organisations publiques : une opportunité au développement d’un nouveau mode d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (4), pp.11-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1006188ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d’une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des risques environnementaux : complémentarités des approches comptables et économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 431, pp.51-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance des organisations publiques : le cas des universités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Lost in translation », étude de la construction d'un outil de gestion dans une région française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 3 (23), pp.9-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.233.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.83-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.161.0083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation monétaire des risques environnementaux : complémentarité des approches comptables et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, n°431, p. 51-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1030388ar⟩</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité sociale de l’entreprise et responsabilité du chercheur en gestion : essai de mise en abyme à propos de la consommation enfantine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Inès de La Ville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.15-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.052.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cca.201.0043⟩</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une instrumentation de la RSE : une délicate quête de sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29, pp.190-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.029.0327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.103.0067⟩</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les outils de contrôle de gestion à l’épreuve de la RSE. Le cas de l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.30-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.042.0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...1266 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01105286v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00479813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer un partenariat public-privé : du contrôle de régularité au contrôle d'opportunité</w:t>
               </w:r>
@@ -3453,4650 +3453,4650 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre et qualifier les dynamiques relationnelles dans une politique publique d’économie circulaire : valeur, territoire et pérennité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIVème conférence de l’AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tableaux de bord des Organismes de gestion de destination face aux défis de l'Anthropocène : entre normes environnementales globales et logiques institutionnelles locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Saint malo, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05196109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tisser des liens pour une économie circulaire pérenne : dynamiques relationnelles et ancrage territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l'IFBAE "Intelligence artificielle, organisations et pratiques managériales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Franco-Brésilien d’Administration des Entreprises (IFBAE), May 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05087304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de l’attractivité touristique : le cas des tableaux de bord des organismes de gestion de destination français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association internationale de recherche en management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pré-appropriation et processus de déploiement des outils de contrôle : Quel(s) rôle(s) pour les actants immatériels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45ème Congrès de l’AFC - "Comptabilité et Valeurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dilemme de l’attractivité touristique. Les tableaux de bord des Organismes de Gestion de Destination en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Camous</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Saint malo, France</w:t>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13e colloque de l'AIRMAP : « Gestion publique : fractures et cohésion – Penser/panser les maux de nos sociétés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Tisser des liens pour une économie circulaire pérenne : dynamiques relationnelles et ancrage territorial</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesure et représentations de la performance environnementale : le cas des organismes de gestion de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association française de recherche en management touristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observer sous un angle managérial la création de valeur d’un écosystème circulaire : le cas de la feuille de route EFC en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque de l'IFBAE "Intelligence artificielle, organisations et pratiques managériales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Franco-Brésilien d’Administration des Entreprises (IFBAE), May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10e colloque de l’ARIMHE « Les mutations urbaines et territoriales : comprendre pour agir »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comprendre et qualifier les dynamiques relationnelles dans une politique publique d’économie circulaire : valeur, territoire et pérennité</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public value: to each their own?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRSPM 2024: Hybrid futures for public governance and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The evaluability of local policies : an application to Smart City public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», Smart Inspiration Day, « Territoires durables et intelligents : gouvernance et co-création de valeur publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité des politiques publiques locales : une application aux Villes et Territoires Intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Frucquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium International : les futurs possibles du management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre la création et les effets territoriaux des écosystèmes circulaires par la perspective relationnelle : le cas de l’économie de fonctionnalité et de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème conférence de l’AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">16e Colloque du CERI "Économie circulaire et nouveaux modèles d’affaires : quels enjeux pour l’innovation et la transformation des organisations ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche renouvelée de l'analyse des relations publiques-privées : mettre la problématisation au coeur du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque de l'AIRMAP "Management public, crises et post-crises : la permanence dans le changement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E pluribus una ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque APMP 2023 « 1983 – 2023 : 40 ans de la revue Politiques et Management Public »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un cadre d'analyse des enjeux de la gouvernance territoriale des écosystèmes circulaires : l'économie de fonctionnalité et de la coopération au prisme de la perspective relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de l’ARIMHE 2023 "Gouvernance collaborative : enjeux, impacts et limites"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pilotage de la performance globale des collectivités. Repères, enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entretien Innovation Territoriale (EIT 2023) : Management territorial et durabilité : comment répondre aux défis de la mobilité verte, de l’alimentation durable et des écoquartiers ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les masters Contrôle de Gestion et Audit Organisationnel : une formation créatrice de valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’association des masters de contrôle de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des systèmes de pilotage de la performance environnementale : le cas des organismes de gestion de destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La performance publique à l’aune de la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Contrôle de gestion et management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche instrumentale des outils de mesure de la performance environnementale. Le cas des organismes de gestion par destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Roy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris sorbonne, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque AIRMAP : Management public, crises et post-crises : la permanence dans le changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Roy</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du concept d’instrument de gestion à la compréhension d’un processus stratégique. Le cas de la mise en place de la politique sportive de la Fédération française de rugby</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Viollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe conférence de l’Association internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04529769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de l'innovation managériale dans le contexte public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carassus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium international « Regards croisés sur les transformations de la gestion et des organisations publiques», « Un demi-siècle de réformes administratives : quels effets sur la gouvernance des organisations de l’État ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un projet éphémère à une inscription durable : conception d’un business model par la conception d’un Balance Score Card à l’horizon des JO Paris 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de recherche en management public (AIRMAP), Jun 2024, Amiens, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ère journée d’étude GT AFC « CCA en milieu spécifique » IAE Perpignan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion des risques psychosociaux et paradoxes au sein des hôpitaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème congrès de l'AFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Both Enabling and Unintended Effects of Performance Measurement Systems: a Paradox of Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Ragaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alternative Accounts Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sense of Control Devices and Practices in Public Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Getting to know a patient population better in order to better manage them: How to set up population monitoring dashboards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The New Public Management And Transition In The South-Western Balkan Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques psychosociaux et comptabilité sociétale, limites des modèles actuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Vuattoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Nantes, LEMNA, May 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légitimité du contrôleur de gestion influence-t-elle l’appropriation des outils de gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territoire, marketing et New Public Management : un triptyque inconciliable pour une attractivité universelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association internationale de recherche en management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">VIème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Comptabilité; Laboratoire CREGO - Université de Bourgogne, May 2024, Dijon, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et accountability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">37ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Clermont-ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julie Robin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d’un cadre conceptuel et méthodologique pour l’évaluation de la performance des sociétés d’accélération de transfert de technologies (SATT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Association pour la recherche interdisciplinaire sur le management des entreprises (ARIMHE), Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Jardat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vème Colloque de l’AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle des outils de contrôle dans le processus d’accountability, un équilibre précaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’évaluabilité d’une politique publique : application à la vidéo surveillance communale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Guenoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maurel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Smart City Institute, Nov 2024, Liège, Belgium</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrôle de Gestion et management public, Workshop IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de recherche en sciences de gestion Panthéon-Assas (LARGEPA) - Université Panthéon-Assas; Centre interdisciplinaire de formation à la fonction personnel (CIFFOP) - Université Paris-Panthéon-Assas; École nationale d'administration publique (ÉNAP) [Québec, Canada], Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance, vie, mort (et resurrection ?) des outils de gestion : proposition d'un cadre d'analyse de la dynamique des outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Tampere University, Apr 2024, Tampere, Finland</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils de contrôle et valeurs publiques : une impossible reconciliation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, ARIMHE - Association pour la recherche Interdisciplinaire sur le Management des Entreprises, Nov 2023, Valenciennes, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01829280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’outil de contrôle de gestion dans l’organisation publique : de l’objet intermédiaire à l’objet frontière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès de l'AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association Politiques et Management Publics, Jun 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pur et l’impur, ou l’itineraire d’un outil de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">34ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, AIRMAP; CREGO, May 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management public et théories sociologiques. Apports de la théorie de la traduction à l’étude du développement des outils de contrôle de gestion dans l’organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'Études et de Recherche de l'Istec Business School Paris (CERI), Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Associer traduction et purification pour analyser la trajectoire des outils de gestion : le cas d’un outil d’évaluation des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon, Apr 2023, Dijon, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’université à l’heure du New Public Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21ème congrès des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude du rôle des actants au cours du processus de création d’un Balanced Scorecard. Le cas d’une organisation publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE Nice, May 2022, Nice, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentation des activités publiques. Le cas d'une université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Portal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilités, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IAE Dijon, Apr 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00650424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Accounting Association 33rd Annual Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Istanbul, Turkey. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Dijon; Association Internationale de Recherche en Management Public (AIRMAP), May 2022, Dijon, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00530528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pertinence d'une approche transdisciplinaire pour évoluer vers une responsabilité environnementale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, France. pp.P. 31 - 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rabat, Maroc</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégrer la responsabilité sociale aux activités de recherche. L’exemple de la recherche-intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...112 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Perpignan, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The tyranny of mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31ème congrès de l’Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale de management stratégique (AIMS), Jun 2021, Online, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An empirical study of environmental cost drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Alcouffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00479538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The success story of a ‘successful?' management device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NEW PUBLIC SECTOR SEMINAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Edinburgh, United Kingdom. pp.cd rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00479810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">7ème Colloque francophone Oriane sur le risque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baret Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bayonne, France. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tirana, Albania</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LE COÛT DE LA PROTECTION DE L'ENVIRONNEMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La place de la dimension européenne dans la Comptabilité Contrôle Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Strasbourg, France. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...95 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00460235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une Approche transdisciplinaire pour évaluer une stratégie de gestion des risques environnementaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque francophone Oriane sur le risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...2079 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LOST IN TRANSLATION » ETUDE DE LA MISE EN PLACE D'UN TABLEAU DE BORD DANS UNE REGION FRANÇAISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,64 +8647,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accountability in Public Value Crises: From the Risk of Public Value Failure to the Opportunity of Public Value Creation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasina Rasolonjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10074,151 +10074,151 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dreveton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.227-242, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management control system in public administration: beyond rational myths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dreveton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accounting Reform in the Public Sector: Mimicry, fad or Necessity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cigar, p. 21-37, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340432v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01667068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10476,51 +10476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564353v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dreveton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Viollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.158.0101" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485145v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03910495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carassus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Gourbier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03671502v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Espinasse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.8346" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NQ3JWHZ3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2020.00492" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078960v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ghislaine Barro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078979v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860347v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.107.0003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02371417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barro Marie-Ghislaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007146v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.233.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02471011v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860361v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1030388ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-In&#232;s de La Ville" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-06-2013-0045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.201.0043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860369v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0067" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540962.2013.763425" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678717v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Alcouffe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.081.0054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118175v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillard Christophe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071285v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Portal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0126" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071275v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1006188ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147387v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071303v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0083" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575968v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dreveton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.052.0015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479813v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.029.0327" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105286v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.042.0030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dissart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Essid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00466461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0125" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196109v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Camous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196099v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336648v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#233;ral" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196090v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937699v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04858933v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frucquet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maurel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04526308v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230857v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230872v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Feral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542577v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Deville" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542595v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Leroy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542609v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02427590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Queyroi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705020v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168276v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Beau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Ragaigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545149v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vuattoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Lemaire" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114091v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545158v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114107v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545163v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141974v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Guenoun" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545164v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829280v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545432v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545446v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545488v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545469v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00650424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00530528v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497167v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545493v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479538v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00479810v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495019v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baret Pierre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460235v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596994v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522517v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564374v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Jerman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859990v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743018v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Barthe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568147v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296287v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasina Rasolonjatovo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Zhou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Fadl Harake" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.emerald.com/books/edited-volume/17773/chapter-abstract/97311398/Accountability-in-Public-Value-Crises-From-the?redirectedFrom=fulltext" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/978-1-83797-536-520251013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244932v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Favoreu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564410v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564401v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Naro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079474v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115313v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Charpateau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tissier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492279v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118019v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118021v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844168v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667068v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340432v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00466518v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>