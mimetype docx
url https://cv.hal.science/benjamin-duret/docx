--- v0 (2026-03-03)
+++ v1 (2026-04-06)
@@ -66,8594 +66,9074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015583v1</w:t>
+                <w:t xml:space="preserve">hal-05578488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Curvature analysis of the projections of the 3D liquid structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04677389v1</w:t>
+                <w:t xml:space="preserve">hal-05578492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417176v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934207v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Andreini</w:t>
+                <w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457168v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125266⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833421v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmar-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cervelló-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324007v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Langone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350200v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.125266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862478v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cordesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.1381-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432999v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558237v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970788v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Menard</w:t>
+                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821941v2</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), prs12151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827180v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of small-scale turbulence-scalar interactions in evaporating two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85, pp.326-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.06.020⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01596521v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596522v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Desjonqueres</w:t>
+                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596524v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of small-scale turbulence-scalar interactions in evaporating two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 85, pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596523v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
+                <w:t xml:space="preserve">hal-01596522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjonqueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.957-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on surface curvature analysis for describing atomization using 2P-LIF images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F X Demoulin</w:t>
+                <w:t xml:space="preserve">Liquid-gas transition and description at free surface for impinging jet hydraulic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mcginn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Liquid Atomlization and Spray System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t>
+              <w:t xml:space="preserve">ICMF2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICMF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04923580v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Progress on surface curvature analysis for describing atomization using 2P-LIF images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Liquid Atomlization and Spray System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017421v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/FEDSM2024-130069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653936v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417263v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amauric Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647747v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459846v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417291v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004221v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016677v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017291v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Vandel</w:t>
+                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325798v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417822v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016666v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017281v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Ferrando</w:t>
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016710v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alexis bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">39th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016837v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly-compressible DNS formalism dedicated to evaporating turbulent liquid-gas flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Liquid Atomization and Sprays Systems (ICLASS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372960v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spray Drop Size Distribution and Velocity Distribution issued from a Prefilming Airblast Atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference of Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03337688v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03384549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spray Drop Size Distribution and Velocity Distribution issued from a Prefilming Airblast Atomizer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference of Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384549v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Numerical Simulation of a Swirl Simplex Atomizer to Predict Atomization Outputs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A weakly-compressible DNS formalism dedicated to evaporating turbulent liquid-gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Liquid Atomization and Spray Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5890⟩</w:t>
+              <w:t xml:space="preserve">International Conference of Liquid Atomization and Sprays Systems (ICLASS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. pp.5847, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457327v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Numerical Simulation of a Swirl Simplex Atomizer to Predict Atomization Outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Belmar-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Canu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cervelló-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317511v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317727v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379257v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Di Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+              <w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177101v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAOS European meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145250v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">HAOS European meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023108v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.-X Demoulin</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023090v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379507v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144960v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145251v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621288v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023642v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023194v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating droplets: comparisons between DNS and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Crua</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Liquid Atomization and Spray Systems (ILASS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379491v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaporating droplets: comparisons between DNS and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Qubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Sazhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">European Conference on Liquid Atomization and Spray Systems (ILASS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379473v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379468v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379484v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379246v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379273v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379285v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379239v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379515v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8663,161 +9143,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid transport in scale space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8964,51 +9444,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>