--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -472,2841 +472,2975 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015583v1</w:t>
+                <w:t xml:space="preserve">hal-05585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 181, pp.105013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2024.105013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677389v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Cabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (7), pp.15-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2024052018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934207v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Cervelló-Sanz</w:t>
+                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417176v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Reveillon</w:t>
+                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmar-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cervelló-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457168v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Langone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125266⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833421v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Langrée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 329, pp.125266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.125266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324007v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Remigi</w:t>
+                <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.103762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350200v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Canu</w:t>
+                <w:t xml:space="preserve">Validation strategy of reduced-order two-fluid flow models based on a hierarchy of direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cordesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Murrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.1381-1411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-020-00154-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877689v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Andreini</w:t>
+                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02862478v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432999v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Liquid transport in scale space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Safety Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.1056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02558237v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Duret</w:t>
+                <w:t xml:space="preserve">Experimental data and numerical modeling of flashing jets of pressure liquefied gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lemofack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
+              <w:t xml:space="preserve">Process Safety Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (1), prs12151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prs.12151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01970788v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827180v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 108, pp.42-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821941v2</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of small-scale turbulence-scalar interactions in evaporating two-phase flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 85, pp.326-335. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.06.020⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.230-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01596521v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of small-scale turbulence-scalar interactions in evaporating two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.326-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596522v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Potential of two-phase flows DNS to characterize interactions between turbulence and widely deformed interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
+              <w:t xml:space="preserve">Notes on Numerical Fluid Mechanics and Multidisciplinary Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.55-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-43489-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596524v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Desjonqueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (11), pp.957-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2013007439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596523v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 55, pp.130-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2013.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.93-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2011.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3316,65 +3450,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-gas transition and description at free surface for impinging jet hydraulic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mcginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3402,1667 +3536,1667 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress on surface curvature analysis for describing atomization using 2P-LIF images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Liquid Atomlization and Spray System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04923580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Complex Liquid-Gas Interface Morphology Beyond Spherical Drop and Bubble Through Surface Curvature Distribution (SCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/FEDSM2024-130069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Numerical Methods in Multiphase Flows 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">D Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Quevreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004221v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017291v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petar Tomov</w:t>
+                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016677v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Vandel</w:t>
+                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325798v1</w:t>
+                <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Javier Añez</w:t>
+                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417291v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04459846v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauric Jarry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5070,232 +5204,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Transinter 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5310,1663 +5444,1663 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alexis bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Pinon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18eme journées de l'hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Añez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bercovitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th IAHR world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Drop Size Distribution and Velocity Distribution issued from a Prefilming Airblast Atomizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Palanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/iclass.2021.5891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly-compressible DNS formalism dedicated to evaporating turbulent liquid-gas flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Liquid Atomization and Sprays Systems (ICLASS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. pp.5847, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Numerical Simulation of a Swirl Simplex Atomizer to Predict Atomization Outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Belmar-Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Palanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Carreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cervelló-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/iclass.2021.5890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Añez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Dabonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Di Battista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6981,519 +7115,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HAOS European meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7508,207 +7642,207 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Essadki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7737,113 +7871,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7858,1282 +7992,1282 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporating droplets: comparisons between DNS and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Al Qubeissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.S. Sazhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Liquid Atomization and Spray Systems (ILASS 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9143,161 +9277,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid transport in scale space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Thiesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId219"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9444,51 +9578,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>