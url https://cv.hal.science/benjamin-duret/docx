--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -183,450 +183,450 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
+              <w:t xml:space="preserve">, 2026, 200, pp.105715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578488v1</w:t>
+                <w:t xml:space="preserve">hal-05585079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature analysis of the projections of the 3D liquid structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anbarasan Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 197, pp.105607. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105607⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.105715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578492v1</w:t>
+                <w:t xml:space="preserve">hal-05578488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Curvature analysis of the projections of the 3D liquid structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.105607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05578485v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface curvature analysis on atomization processes of flat-fan spray</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curvature-based analysis of complex morphologies at early stages of atomising spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2026.105715⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1027, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.11110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585079v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of the impact of a large scale waterfall on a solid plate</w:t>
               </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Anez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -755,51 +755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANAR TWO-PHOTON FLUORESCENCE IMAGING OF DENSE SPRAY TO ESTIMATE SPRAY CHARACTERISTICS: APPLICATION IN PRESSURE-SWIRL ATOMIZERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -870,278 +870,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Germes Martinez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">M. Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belmar-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cervelló-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934207v1</w:t>
+                <w:t xml:space="preserve">hal-04417176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELING INTERNAL FLOW AND PRIMARY ATOMIZATION IN A SIMPLEX PRESSURE-SWIRL ATOMIZER</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vapor mixing in turbulent vaporizing flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Belmar-Gil</w:t>
+                <w:t xml:space="preserve">L. Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cervelló-Sanz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (3), pp.1-28. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 161, pp.104388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2022044824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2023.104388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417176v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An attempt to predict spray characteristics at early stage of the atomization process by using surface density and curvature distribution</w:t>
               </w:r>
@@ -1179,51 +1179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Langone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Andreini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 147, pp.103879. </w:t>
@@ -1261,51 +1261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CFD simulation of premixed flames propagating in an obstacles network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Franquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,77 +1395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new DNS formalism dedicated to turbulent two-phase flows with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1538,51 +1538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cordesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Murrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1640,529 +1640,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02350200v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
+                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Canu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877689v1</w:t>
+                <w:t xml:space="preserve">hal-02514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+                <w:t xml:space="preserve">Curvature-based interface resolution quality (irq) indicator to assess simulation accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antonio Andreini</w:t>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.31-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020033923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862478v1</w:t>
+                <w:t xml:space="preserve">hal-02877689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An implicit formulation to model the evaporation process in the Eulerian-Lagrangian Spray Atomization (ELSA) framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antonio Andreini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 29 (12), pp.1043-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941811v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02862478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation for liquid injection in non-condensable gas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Atomization modeling using surface density and stochastic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tretola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Navarro-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Vogiatzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.103269. </w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.239-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2020032620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514850v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid transport in scale space</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 886, pp.A4. </w:t>
@@ -2334,51 +2334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Jamois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Process Safety Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (1), prs12151. </w:t>
@@ -2429,51 +2429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian–Lagrangian spray atomization model coupled with interface capturing method for diesel injectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Anez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqeel Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2550,77 +2550,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pressure based method for vaporizing compressible two-phase flows with interface capturing approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2667,90 +2667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where does the droplet size distribution come from?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Puggelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Essadki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2956,51 +2956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,51 +3060,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward using direct numerical simulationto improve primary break-up modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3194,51 +3194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving primary atomization modeling through DNS of two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,51 +3298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNS Analysis of turbulent mixing in two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3424,51 +3424,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00649803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3477,77 +3477,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-gas transition and description at free surface for impinging jet hydraulic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mcginn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMF2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMF, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3745,51 +3745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2024-Fluids Engineering Division Summer Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Anaheim, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3823,51 +3823,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent numerical developments for DNS of compressible turbulent liquid-gas flows with phase change: application to sloshed cryogenic tanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3944,64 +3944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaporation and vapor mixing in turbulent two-phase flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4046,1774 +4046,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C S Vegad</w:t>
+                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Ferrando</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13009/EUCASS2023-346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325798v1</w:t>
+                <w:t xml:space="preserve">hal-04647747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">To characterize the dense regions at an early stage of atomization process in simplex swirl injector: two-photon laser-induced fluorescence technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Vandel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325607v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Añez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Duret</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow, ICMF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417291v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aeration of large free-falling jet and its impact on solid ground and liquid ponds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, kobe, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04459846v1</w:t>
+                <w:t xml:space="preserve">hal-04417291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Curvature-surface analysis applied to a commercial and an academic injection system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ILASS Europe 2023, 32nd Conference on Liquid Atomization &amp; Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004221v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04459846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optical investigation of a liquid/gas cryogenic flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Davin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Quevreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
+              <w:t xml:space="preserve">15th International Symposium on Particle Image Velocimetry – ISPIV 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017291v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical Analysis of evaporation and sloshing phenomena in LH2 transport tanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauric Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016677v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of sloshing and phase change in LH2 tanks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+                <w:t xml:space="preserve">Exploring differences in second order statistics for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Tomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 10th European Conference for Aerospace Sciences (EUCASS) and 9th conference of the Council of European Aerospace Societies (CEAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Multiphase Flow (ICMF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647747v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-surface analysis to characterize the early stage of the atomization process of the pressure swirl injector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longxiang Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2023 - 11th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Kobe, Japan</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417822v1</w:t>
+                <w:t xml:space="preserve">hal-05016666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High contrast imaging of dense-field to estimate droplet size distribution from the interface-curvature analysis: application in a pressure-swirl atomizer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Lefebvre</w:t>
+                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belaïd Berkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaële Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Younes Hamdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Liquid Atomization &amp; Spray Systems (ILASS Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Naples, Italy</w:t>
+              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016666v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chetankumar S Vegad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017281v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent two-phase flows with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
+              <w:t xml:space="preserve">GDR Transinter 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05016717v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale des effets de l'aération sur les impacts de jet aéré</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prédiction précoce des caractéristiques d’un spray à l’aide de l’analyse de l’interface et de la distribution de courbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut PPRIME (UPR 3346 CNRS - Université de Poitiers - ISAE-ENSMA), Nov 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">45eme Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636140v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study of Near Field Regions of n-Heptane Spray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Renou</w:t>
+                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Bercovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
+              <w:t xml:space="preserve">39th IAHR world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016807v1</w:t>
+                <w:t xml:space="preserve">hal-05016710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique des effets de l'aération sur les impacts eau-solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">alexis bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belaïd Berkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaële Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Hamdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5849,450 +5849,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of dam spilling water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Añez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+                <w:t xml:space="preserve">Alexis Vandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th IAHR world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Granada, Spain</w:t>
+              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, tel aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016710v1</w:t>
+                <w:t xml:space="preserve">hal-05016837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Measurements and Numerical Simulation of Dense Spray at the Outlet of Pressure Swirl Injector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A weakly-compressible DNS formalism dedicated to evaporating turbulent liquid-gas flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Germes Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th European Conference on Liquid Atomization and Spray Systems (ILASS Europe, virtual)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Liquid Atomization and Sprays Systems (ICLASS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Edimbourg, United Kingdom. pp.5847, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5847⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05016837v1</w:t>
+                <w:t xml:space="preserve">hal-03372960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spray Drop Size Distribution and Velocity Distribution issued from a Prefilming Airblast Atomizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Palanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference of Liquid Atomization and Spray Systems (ICLASS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Edinburgh, United Kingdom. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulation of weakly-compressible turbulent two-phase flows with phase change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germes Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6307,351 +6299,355 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH Colloquium 621:Transport and fluxes in dispersed turbulent flows.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual conference, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly-compressible DNS formalism dedicated to evaporating turbulent liquid-gas flows</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Internal Numerical Simulation of a Swirl Simplex Atomizer to Predict Atomization Outputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Ferrando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Belmar-Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Carreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cervelló-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Liquid Atomization and Sprays Systems (ICLASS 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference of Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Edinburgh, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5847⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03372960v1</w:t>
+                <w:t xml:space="preserve">hal-03457327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Numerical Simulation of a Swirl Simplex Atomizer to Predict Atomization Outputs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Palanti</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of Liquid Atomization and Spray Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/iclass.2021.5890⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03457327v1</w:t>
+                <w:t xml:space="preserve">hal-02317511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surface resolution criterion for two-phase flows DNS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Añez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Dabonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6672,1515 +6668,1502 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317511v1</w:t>
+                <w:t xml:space="preserve">hal-02317727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale spray atomization model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Di Battista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. X Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th European Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317727v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring different approaches for the simulation of multi-scale atomization process</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aqeel Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of Multiphase Flow</w:t>
+              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379257v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of cavitation with multi-component gas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">HAOS European meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177101v1</w:t>
+                <w:t xml:space="preserve">hal-02145250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES of turbulent liquid-gas Flows with complex interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Anez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAOS European meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Imperial College London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145250v1</w:t>
+                <w:t xml:space="preserve">hal-02023108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent statistical transition from Euler to Lagrange using droplet velocity PDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Anez</w:t>
+                <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Canu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F.X. X Demoulin</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-X Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018 - 14th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
+              <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023108v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A weakly-compressible DNS formalism for turbulent atomization applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F.-X Demoulin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLASS 2018, 14 th Triennial International Conference on Liquid Atomization and Spray Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023090v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling atomization with phase change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Reveillon</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical modeling of liquid-vapor interfaces in fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Henri Poincaré, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379507v1</w:t>
+                <w:t xml:space="preserve">hal-02144960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach for liquid-gas flow to link homogeneous and separated multiphase flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International workshop on trends in numerical and physical modeling for industrial multiphase flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Cachan, France</w:t>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Invited Speaker, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144960v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a fully simulated injection: From the in injector flow to the final spray</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dumouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Essadki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems (ILASS2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02145251v1</w:t>
+                <w:t xml:space="preserve">hal-01621288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where does the Drop Size Distribution Come From?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th European Conference on Liquid Atomization and Spray Systems ( ILASS2017 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4995/ilass2017.2017.4706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01621288v1</w:t>
+                <w:t xml:space="preserve">hal-02023642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la turbulence au sein des écoulements liquide-gaz denses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Turbulence 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023642v1</w:t>
+                <w:t xml:space="preserve">hal-02023194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of weakly compressible vaporizing turbulent two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaporating droplets: comparisons between DNS and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Demoulin</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Al Qubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Sazhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Crua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Multiphase Flow (ICMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Firenze, Italy</w:t>
+              <w:t xml:space="preserve">European Conference on Liquid Atomization and Spray Systems (ILASS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023194v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaporating droplets: comparisons between DNS and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Crua</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Reveillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Liquid Atomization and Spray Systems (ILASS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379491v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-phase flows DNS of evaporating liquid-gas interface including interface regression, using level set and coupled level set/VOF method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8192,103 +8175,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379473v1</w:t>
+                <w:t xml:space="preserve">hal-02379468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving primary atomization modeling by using two-phase flows DNS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8300,103 +8283,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiphase Flows (ICMF 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379468v1</w:t>
+                <w:t xml:space="preserve">hal-02379484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving atomization modelling through DNS of two-phase flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,103 +8391,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Liquid Atomization and Spray Systems (ILASS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Chania, Greece</w:t>
+              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379484v1</w:t>
+                <w:t xml:space="preserve">hal-02379246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DNS database to improve atomization modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8516,103 +8499,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th triennial International Conference on Liquid Atomization and Spray Systems (ICLASS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379246v1</w:t>
+                <w:t xml:space="preserve">hal-02379273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS of evaporating turbulent two-phase flows with resolved liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8624,302 +8607,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference on Multiphase Flow and Transport Phenomena (MFTP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379273v1</w:t>
+                <w:t xml:space="preserve">hal-02379285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dns of evaporating turbulent two-phase flows with resolved liquid-gas interface.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Turbulence, Heat and Mass Transfer (THMT 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379285v1</w:t>
+                <w:t xml:space="preserve">hal-02379239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNS analysis of interactions between turbulent and evaporating liquid-gas interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Luret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Berlemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Demoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Liquid Atomization and Spray Systems (ILASS 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Estoril, Portugal</w:t>
+              <w:t xml:space="preserve">Centre de Recherche sur la Combustion Turbulente (CRCT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EM2C, 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379239v1</w:t>
+                <w:t xml:space="preserve">hal-02379515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards fully coupled modeling of liquid atomization and dispersed spray</w:t>
               </w:r>
@@ -8944,51 +8940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Ercoftac Conference on simulation of Multiphase flows in Gasification and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9007,178 +9003,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the equivalence ratio field created from evaporation of liquid interface in dense spray</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélange turbulent en écoulement liquide-gaz dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Luret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9223,51 +9098,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02379524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9277,161 +9152,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid transport in scale space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Thiesset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Reveillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId219"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9578,51 +9453,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578492v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105607" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417822v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anbarasan Sekar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar Vegad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longxiang Huang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reveillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105715" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578488v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578492v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2026.105607" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Ferrando" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carreres" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.11110" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05015583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hamdani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Anez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Demoulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2024.105013" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677389v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Renou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2024052018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carreres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belmar-Gil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2022044824" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934207v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germes Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reveillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104388" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457168v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palanti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Puggelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Langone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andreini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103879" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833421v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Langr&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lecocq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.125266" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103762" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350200v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cordesse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Remigi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Murrone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;nard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-020-00154-w" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aqeel Ahmed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103269" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877689v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Canu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020033923" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Palanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Andreini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032627" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941811v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tretola" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Navarro-Martinez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Vogiatzaki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2020032620" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02432999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thiesset" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Menard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumouchel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.1056" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Lacome" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lemofack" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jamois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prs.12151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01970788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Anez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hecht" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.10.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827180v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.022" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821941v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Essadki" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Menard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.06.010" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596521v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bouali" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X. Demoulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.06.020" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMDXL09F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596522v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Desjonqueres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2013007439" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596523v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2013.05.004" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649803v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Luret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlemont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2011.11.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcginn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923580v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Huang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C S Vegad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Duret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Reveillon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F X Demoulin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017421v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Xavier Demoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chetankumar S Vegad" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;veillon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/FEDSM2024-130069" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653936v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Germes Martinez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647747v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauric Jarry" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2023-346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325798v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ferrando" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vandel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vandel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417291v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bercovitz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier A&#241;ez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459846v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004221v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Davin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quevreux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017291v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016677v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Tomov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016666v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lefebvre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04636140v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela&#239;d Berkane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;le Perret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pinon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Younes Hamdani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017281v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016717v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016710v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03943377v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=alexis bouquerel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016837v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372960v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Demoulin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5847" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384549v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5891" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337688v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Belmar-Gil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cervell&#243;-Sanz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/iclass.2021.5890" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dabonneville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379257v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Di Battista" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X Demoulin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177101v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145250v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023108v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. X Demoulin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023090v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-X Demoulin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379507v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02144960v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145251v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01621288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumouchel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essadki" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/ilass2017.2017.4706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023642v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023194v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vaudor" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379491v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Qubeissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Sazhin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Crua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379473v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379484v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379273v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379239v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379515v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382336v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chesnel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379524v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305835v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Thiesset" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>