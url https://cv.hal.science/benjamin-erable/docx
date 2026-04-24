--- v0 (2026-03-14)
+++ v1 (2026-04-24)
@@ -66,710 +66,710 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t>
+                <w:t xml:space="preserve">Microbial electrolysis cells: Fuelling the future with biohydrogen – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t>
+                <w:t xml:space="preserve">Divyanshu Sikarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Salgues</w:t>
+                <w:t xml:space="preserve">Indrasis Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Thibault</w:t>
+                <w:t xml:space="preserve">Anusha Ganta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Indumathi M Nambi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry for the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.100224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scenv.2025.100224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073410v1</w:t>
+                <w:t xml:space="preserve">hal-05369494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroreduction of water, a promising alternative to gas injection: A case on hydrogen solubilization in biological processes involving hydrogenotrophs</w:t>
+                <w:t xml:space="preserve">Field measurements of galvanic anode cathodic protection of reinforced concrete systems in marine environment: Influence of water level and biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Diego Carvajalino-Olave</w:t>
+                <w:t xml:space="preserve">Deeksha-Arya Margapuram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Océane Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168494⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2024.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05369502v1</w:t>
+                <w:t xml:space="preserve">hal-05073410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio- and Electrocatalysts for Oxygen Reduction Reaction in Neutral Media: From Mechanisms to Practical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Tricase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsin Muhyuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Atanassov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Pant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 646, pp.237267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.237267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced bioelectrochemical degradation of Thiabendazole using biostimulated Tunisian hypersaline sediments: kinetics, efficiency, and microbial community shifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etchevery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameur Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Chouchane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1529841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial electrolysis cells: Fuelling the future with biohydrogen – A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electroreduction of water, a promising alternative to gas injection: A case on hydrogen solubilization in biological processes involving hydrogenotrophs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indrasis Das</w:t>
+                <w:t xml:space="preserve">Juan-Diego Carvajalino-Olave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anusha Ganta</w:t>
+                <w:t xml:space="preserve">Léa Laguillaumie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indumathi M Nambi</w:t>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry for the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9, pp.100224. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 523, pp.168494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scenv.2025.100224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2025.168494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369494v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of anodic and cathodic reactions at the scale of a single microbial electrode elucidated by coupling experimental, analytical and numerical approaches</w:t>
               </w:r>
@@ -883,2960 +883,2977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short-term interactions of concrete, biofilm, and seawater in the submerged zone of marine environments for sustainable floating offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Nougarolles</w:t>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Groc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 451, pp.138840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771090v1</w:t>
+                <w:t xml:space="preserve">hal-04764547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing energy efficiency and H2 production in lab-scale dual chamber microbial electrolysis cells: A focus on catholyte composition and voltage losses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Cristiani</w:t>
+                <w:t xml:space="preserve">Biogalvanic cathodic protection applied to a large-scale laboratory pilot concrete pier: influence of the bioanodic surface, tidal variations and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dubuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zeppilli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marco Petrangeli Papini</w:t>
+                <w:t xml:space="preserve">Fabien Nougarolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111782⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.111125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.111125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771080v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dubuit</w:t>
+                <w:t xml:space="preserve">Enhancing energy efficiency and H2 production in lab-scale dual chamber microbial electrolysis cells: A focus on catholyte composition and voltage losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Cristiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Feriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laurens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Clara Marandola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Marco Petrangeli Papini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (1), pp.111782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2023.111782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270524v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
+                <w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hoareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Maud Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Gerald Matar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152, pp.105651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851691v1</w:t>
+                <w:t xml:space="preserve">hal-04108124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Multi-Optimization of an Extremophilic Microbial Bioanode for Mitigation of Mixed Hazardous Azo Dyes in Textile Synthetic Wastewater</w:t>
+                <w:t xml:space="preserve">Systemic Analysis of the Spatiotemporal Changes in Multi‐Species Electroactive Biofilms to Clarify the Gradual Decline of Current Generation in Microbial Anodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Saadaoui</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucila Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bakarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fermentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fermentation9090782⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.202201135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296493v1</w:t>
+                <w:t xml:space="preserve">hal-04295622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Analysis of the Spatiotemporal Changes in Multi‐Species Electroactive Biofilms to Clarify the Gradual Decline of Current Generation in Microbial Anodes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
+                <w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dubuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bakarat</w:t>
+                <w:t xml:space="preserve">S. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202201135⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295622v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline Sediments as a Suitable Source for Halophilic Inoculums to Degrade Azo Dyes in Synthetic and Real Textile Wastewaters by Microbial Electrochemical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Saidi</w:t>
+                <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Neifar</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095581⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296488v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical interactions between aged cementitious materials and sulfate reducing microbial community with propionate as electron donor in the context of nuclear waste repository</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint Multi-Optimization of an Extremophilic Microbial Bioanode for Mitigation of Mixed Hazardous Azo Dyes in Textile Synthetic Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etchevery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chouchane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2023.105651⟩</w:t>
+              <w:t xml:space="preserve">Fermentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (9), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fermentation9090782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108124v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perez</w:t>
+                <w:t xml:space="preserve">Saline Sediments as a Suitable Source for Halophilic Inoculums to Degrade Azo Dyes in Synthetic and Real Textile Wastewaters by Microbial Electrochemical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lors</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app13095581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03873816v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen reduction reaction electrocatalysis in neutral media for bioelectrochemical systems</w:t>
+                <w:t xml:space="preserve">Methodological approaches for the structural, chemical, and microbial analysis of microbial biofilms developed on the surface of cementitious materials: Overview and future prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Santoro</w:t>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bollella</w:t>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deepak Pant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (6), pp.473-484. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 175, pp.105485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41929-022-00787-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2022.105485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873811v1</w:t>
+                <w:t xml:space="preserve">hal-03873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunisian hypersaline sediments to set up suitable halotolerant microbial bioanodes for electrostimulated biodegradation of thiabendazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Saidi</w:t>
+                <w:t xml:space="preserve">Oxygen reduction reaction electrocatalysis in neutral media for bioelectrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bollella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Atanassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Pant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, </w:t>
+              <w:t xml:space="preserve">Nature Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (6), pp.473-484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2022.981802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41929-022-00787-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873814v1</w:t>
+                <w:t xml:space="preserve">hal-03873811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunisian hypersaline sediments to set up suitable halotolerant microbial bioanodes for electrostimulated biodegradation of thiabendazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sirine Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Giroudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perez</w:t>
+                <w:t xml:space="preserve">Rim Driouech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Lors</w:t>
+                <w:t xml:space="preserve">Amira Zaouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 300, </w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2022.981802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342050v1</w:t>
+                <w:t xml:space="preserve">hal-03873814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes: A mini-review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industrially scalable surface treatments to enhance the current density output from graphite bioanodes fueled by real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bergel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emma Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.106930⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (3), pp.102162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135974v1</w:t>
+                <w:t xml:space="preserve">hal-03164721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 3D microbial anodes for microbial electrolysis cells (MEC) fuelled by domestic wastewater. Part I: Multiphysics modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emma Roubaud</w:t>
+                <w:t xml:space="preserve">How bacteria use electric fields to reach surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poehere Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3, pp.100048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.105476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03253390v1</w:t>
+                <w:t xml:space="preserve">hal-03244371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Floquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.105334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180758v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hoareau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+                <w:t xml:space="preserve">hal-03180758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeterioration kinetics and microbial community organization on surface of cementitious materials exposed to anaerobic digestion conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Floquet</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.105334⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288125v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen supply management to intensify wastewater treatment by a microbial electrochemical snorkel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338569v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Comparable are Microbial Electrochemical Systems around the Globe? An Electrochemical and Microbiological Cross‐Laboratory Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes: A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.202100825⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.106930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2021.106930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265863v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bacteria use electric fields to reach surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Poehere Chong</w:t>
+                <w:t xml:space="preserve">Design of 3D microbial anodes for microbial electrolysis cells (MEC) fuelled by domestic wastewater. Part I: Multiphysics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Roubaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (4), pp.105476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.105476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2021.100048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03244371v1</w:t>
+                <w:t xml:space="preserve">hal-03253390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrially scalable surface treatments to enhance the current density output from graphite bioanodes fueled by real domestic wastewater</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">Oxygen supply management to intensify wastewater treatment by a microbial electrochemical snorkel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102162⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 394, pp.139103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2021.139103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164721v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic Microbial Bioelectrochemical Systems: An Integrated Investigation Platform for a More Fundamental Understanding of Electroactive Bacterial Biofilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Comparable are Microbial Electrochemical Systems around the Globe? An Electrochemical and Microbiological Cross‐Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Babanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pinck</w:t>
+                <w:t xml:space="preserve">Pierangela Cristiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Martínez Ostormujof</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kateryna Artyushkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Atanassov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (11), pp.1841. </w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (11), pp.2313-2330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cssc.202100825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03078629v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Schiettekatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873188v1</w:t>
+                <w:t xml:space="preserve">hal-02617065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allochthonous and Autochthonous Halothermotolerant Bioanodes From Hypersaline Sediment and Textile Wastewater: A Promising Microbial Electrochemical Process for Energy Recovery Coupled With Real Textile Wastewater Treatment</w:t>
               </w:r>
@@ -3861,64 +3878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sirine Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Neifar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.609446. </w:t>
@@ -3950,8781 +3967,8910 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03271136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioelectrochemical Characterization of Heavy Metals Resistant yeast: Hansenula fabianii Isolated from Tannery Wastewater</w:t>
+                <w:t xml:space="preserve">Microfluidic Microbial Bioelectrochemical Systems: An Integrated Investigation Platform for a More Fundamental Understanding of Electroactive Bacterial Biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alae Elabed</w:t>
+                <w:t xml:space="preserve">Stéphane Pinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loubna Ezziat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Soumya Elabed</w:t>
+                <w:t xml:space="preserve">Lucila Martínez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20964/2021.01.31⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03342534v1</w:t>
+                <w:t xml:space="preserve">hal-03078629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Nitrate and nitrite reduction activity of activated sludge microcosm in a highly alkaline environment with solid cementitious material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08360-9⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2020.104971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617065v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pore size on the current produced by 3-dimensional porous microbial anodes: A critical review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Poehere Chong</w:t>
+                <w:t xml:space="preserve">Bioelectrochemical Characterization of Heavy Metals Resistant yeast: Hansenula fabianii Isolated from Tannery Wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae Elabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Ezziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Elabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121641⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrochemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, pp.140128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20964/2021.01.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285347v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03342534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking of Industrial Synthetic Graphite Grades, Carbon Felt, and Carbon Cloth as Cost-Efficient Bioanode Materials for Domestic Wastewater Fed Microbial Electrolysis Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenrg.2019.00106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417659v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial electrochemical snorkels (MESs): A budding technology for multiple applications. A mini review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.05.022⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290653v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the cumulative effects of salinity, temperature and inoculation size for the design of optimal halothermotolerant bioanodes from hypersaline sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Slaheddine Masmoudi</w:t>
+                <w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.05.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291096v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Cost Electrode Modification to Upgrade the Bioelectrocatalytic Oxidation of Tannery Wastewater Using Acclimated Activated Sludge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pore size on the current produced by 3-dimensional porous microbial anodes: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poehere Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 289, pp.121641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9112259⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02354363v1</w:t>
+                <w:t xml:space="preserve">hal-02285347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Approach for Tannery Wastewater Treatment: Bioelectricity Generation in Bioelectrochemical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saad Ibnsouda</w:t>
+                <w:t xml:space="preserve">Microbial electrochemical snorkels (MESs): A budding technology for multiple applications. A mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104, pp.106473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-04050-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2019.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02284196v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the cumulative effects of salinity, temperature and inoculation size for the design of optimal halothermotolerant bioanodes from hypersaline sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refka Askri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Neifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Voegel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+                <w:t xml:space="preserve">Ahmed Slaheddine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.179-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2019.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184584v1</w:t>
+                <w:t xml:space="preserve">hal-02291096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking of Industrial Synthetic Graphite Grades, Carbon Felt, and Carbon Cloth as Cost-Efficient Bioanode Materials for Domestic Wastewater Fed Microbial Electrolysis Cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+                <w:t xml:space="preserve">Low-Cost Electrode Modification to Upgrade the Bioelectrocatalytic Oxidation of Tannery Wastewater Using Acclimated Activated Sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae Elabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouan El Khalfaouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya Elabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenrg.2019.00106⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (11), pp.2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9112259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341382v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of microbial proliferation on cementitious materials exposed to biogas systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Voegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadège Durban</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2019.1567610⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001421v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial anodes: What actually occurs inside pores?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Poehere Chong</w:t>
+                <w:t xml:space="preserve">Sustainable Approach for Tannery Wastewater Treatment: Bioelectricity Generation in Bioelectrochemical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae Elabed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumya El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-04050-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01921846v1</w:t>
+                <w:t xml:space="preserve">hal-02284196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron-Nicarbazin derived platinum group metal-free electrocatalyst in scalable-size air-breathing cathodes for microbial fuel cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Catalysis of the hydrogen evolution reaction by hydrogen carbonate to decrease the voltage of microbial electrolysis cell fed with domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexey Serov</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 277, pp.127-135. </w:t>
+              <w:t xml:space="preserve">, 2018, 275, pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134808v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial anodes: What actually occurs inside pores?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poehere Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (9), pp.4484-4495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2018.09.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01917058v1</w:t>
+                <w:t xml:space="preserve">hal-01921846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iron-Nicarbazin derived platinum group metal-free electrocatalyst in scalable-size air-breathing cathodes for microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Serov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 277, pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876348v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled iron-microbial catalysis for CO2 hydrogenation with multispecies microbial communities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Nitrate and nitrite reduction at high pH in a cementitious environment by a microbial microcosm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanasios Rizoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.03.191⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750998v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalysis of the hydrogen evolution reaction by hydrogen carbonate to decrease the voltage of microbial electrolysis cell fed with domestic wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial Biofilm Characterization and Microscopic Evaluation of the Antibacterial Properties of a Photocatalytic Coating Protecting Building Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 275, pp.32-39. </w:t>
+              <w:t xml:space="preserve">Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2018.04.135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/coatings8030093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975128v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Coupled iron-microbial catalysis for CO2 hydrogenation with multispecies microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoï Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346, pp.307-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.03.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01845542v1</w:t>
+                <w:t xml:space="preserve">hal-03750998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial fuel cells: From fundamentals to applications. A review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catia Arbizzani</w:t>
+                <w:t xml:space="preserve">Different methods used to form oxygen reducing biocathodes lead to different biomass quantities, bacterial communities, and electrochemical kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">​mohamed Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Ieropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.109⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900378v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeterioration of concrete in agricultural, agro-food and biogas plants: state of the art and challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
+                <w:t xml:space="preserve">Influence of the electrode size on microbial anode performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poehere Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.42⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 327, pp.218-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.06.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771072v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01844666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single medium microbial fuel cell: Stainless steel and graphite electrode materials select bacterial communities resulting in opposite electrocatalytic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (41), pp.26059-26067. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.08.178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the electrode size on microbial anode performance</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of a continuous-flow bioreactor to evaluate nitrate reduction rate of Halomonas desiderata in cementitious environment relevant to nuclear waste deep repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2017.06.044⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2017.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01844666v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01845542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Section: “Microbial fuel cells: From fundamentals to applications”: Guest Editors' note</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catia Arbizzani</w:t>
+                <w:t xml:space="preserve">Biodeterioration of concrete in agricultural, agro-food and biogas plants: state of the art and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Ieropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.04.071⟩</w:t>
+              <w:t xml:space="preserve">RILEM Technical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.83-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21809/rilemtechlett.2017.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04771048v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04771072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the temperature is a relevant strategy to form microbial anodes intended to work at room temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Oliot</w:t>
+                <w:t xml:space="preserve">Microbial fuel cells: From fundamentals to applications. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Arbizzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Ieropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356, pp.225-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.03.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877656v1</w:t>
+                <w:t xml:space="preserve">hal-01900378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different methods used to form oxygen reducing biocathodes lead to different biomass quantities, bacterial communities, and electrochemical kinetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Special Section: “Microbial fuel cells: From fundamentals to applications”: Guest Editors' note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catia Arbizzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
+                <w:t xml:space="preserve">Ioannis Ieropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 356, pp.223-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2017.04.071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2017.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01845856v1</w:t>
+                <w:t xml:space="preserve">hal-04771048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring natural vs. synthetic minimal media to boost current generation with electrochemically-active marine bioanodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+                <w:t xml:space="preserve">Increasing the temperature is a relevant strategy to form microbial anodes intended to work at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Oliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Marie-Line De Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4 (2), pp.2362-2369. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 258, pp.134-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.04.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911997v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional carbon cloth and three-dimensional carbon felt perform similarly to form bioanode fed with food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Line de Solan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.087⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 66, pp. 38-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.02.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605052v1</w:t>
+                <w:t xml:space="preserve">hal-01304333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Bilirubin oxidase based enzymatic air-breathing cathode: Operation under pristine and contaminated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Babanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Atanassov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 108, pp. 1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849702v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple electron transfer systems in oxygen reducing biocathodes revealed by different conditions of aeration/agitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+                <w:t xml:space="preserve">Mechanisms of cementitious material deterioration in biogas digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.03.002⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 571, pp.892-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360003v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Sensor Node Powered by CM-Scale Benthic Microbial Fuel Cell and Low-Cost and Off-the-Shelf Components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring natural vs. synthetic minimal media to boost current generation with electrochemically-active marine bioanodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xochitl Dominguez-Benetton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Chailloux</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Capitaine</w:t>
+                <w:t xml:space="preserve">Raphaël Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ehs-2015-0030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (2), pp.2362-2369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2016.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317426v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional carbon cloth and three-dimensional carbon felt perform similarly to form bioanode fed with food waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Blanchet</w:t>
+                <w:t xml:space="preserve">Biocathodes reducing oxygen at high potential select biofilms dominated by Ectothiorhodospiraceae populations harboring a specific association of genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2016.02.017⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214 (août), pp.55-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2016.04.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304333v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilirubin oxidase based enzymatic air-breathing cathode: Operation under pristine and contaminated conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sofia Babanova</w:t>
+                <w:t xml:space="preserve">Multiple electron transfer systems in oxygen reducing biocathodes revealed by different conditions of aeration/agitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Plamen Atanassov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, vol. 108, pp. 1-7. </w:t>
+              <w:t xml:space="preserve">, 2016, vol. 110, pp. 46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2015.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2016.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304959v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Autonomous Sensor Node Powered by CM-Scale Benthic Microbial Fuel Cell and Low-Cost and Off-the-Shelf Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Pillonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
+              <w:t xml:space="preserve">Energy Harvesting and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ehs-2015-0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324124v1</w:t>
+                <w:t xml:space="preserve">hal-01317426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Achim Albrecht</w:t>
+                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 102, pp. 42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150718v1</w:t>
+                <w:t xml:space="preserve">hal-01149734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the hydrogen route in up-scaling electrosynthesis for microbial CO2 reduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing biocathodes designed with pure cultures of microbial strains isolated from seawater biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Debuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pécastaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 103, pp. 16-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5EE03088A⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01304866v1</w:t>
+                <w:t xml:space="preserve">hal-01149815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of synthetic medium and wastewater used as dilution medium to design scalable microbial anodes: Application to food waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 185, pp. 106-115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Multi-system Nernst–Michaelis–Menten model applied to bioanodes formed from sewage sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Microbial Fuel Cells, 195, pp.162-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01849735v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The current provided by oxygen-reducing microbial cathodes is related to the composition of their bacterial community</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+                <w:t xml:space="preserve">Surface and bacterial reduction of nitrate at alkaline pH: Conditions comparable to a nuclear waste repository</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2014.11.006⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 101, pp. 12-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149734v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01150718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing biocathodes designed with pure cultures of microbial strains isolated from seawater biofilms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+                <w:t xml:space="preserve">Importance of the hydrogen route in up-scaling electrosynthesis for microbial CO2 reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Duquenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (12), pp.3731-3744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5EE03088A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2015.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01149815v1</w:t>
+                <w:t xml:space="preserve">hal-01304866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroanalysis of microbial anodes for bioelectrochemical systems: basics, progress and perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Pocaznoi</w:t>
+                <w:t xml:space="preserve">Biodeterioration of cementitious materials in biogas digester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (2), pp.UNSP 202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4cp01698j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01250378v1</w:t>
+                <w:t xml:space="preserve">hal-01849735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+                <w:t xml:space="preserve">Electroanalysis of microbial anodes for bioelectrochemical systems: basics, progress and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Rimboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pocaznoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 16 (n° 31), pp. 16349-16366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4cp01698j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850751v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protons accumulation during anodic phase turned to advantage for oxygen reduction during cathodic phase in reversible bioelectrodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pécastaings</w:t>
+                <w:t xml:space="preserve">Reactivity of nitrate and organic acids at the concrete-bitumen interface of a nuclear waste repository cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.076⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 268, pp.51--57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2013.11.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149655v1</w:t>
+                <w:t xml:space="preserve">hal-01850751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stainless steel foam pushes the current provided by microbial bioanodes for bioelectrochemical systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Protons accumulation during anodic phase turned to advantage for oxygen reduction during cathodic phase in reversible bioelectrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pécastaings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 173, pp. 224-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2014.09.076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3EE44114H⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00992832v1</w:t>
+                <w:t xml:space="preserve">hal-01149655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stainless steel foam pushes the current provided by microbial bioanodes for bioelectrochemical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Kassim</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephanie F. Ketep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 6, pp. 1633-1637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3EE44114H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850764v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine floating microbial fuel cell involving aerobic biofilm on stainless steel cathodes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Halomonas desiderata as a bacterial model to predict the possible biological nitrate reduction in concrete cells of nuclear waste disposals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 132, pp.32--41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875251v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reduction of CO2 catalysed by Geobacter sulfurreducens grown on polarized stainless steel cathodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rafrafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.11.033⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 56, pp. 1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860177v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+                <w:t xml:space="preserve">Marine floating microbial fuel cell involving aerobic biofilm on stainless steel cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 142, pp. 510-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875245v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The open circuit potential of Geobacter sulfurreducens bioanodes depends on the electrochemical adaptation of the strain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+                <w:t xml:space="preserve">Electrochemical reduction of CO2 catalysed by Geobacter sulfurreducens grown on polarized stainless steel cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Riess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochemistry Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, vol. 33, pp. 35-38. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, vol. 28, pp. 27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.11.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860257v1</w:t>
+                <w:t xml:space="preserve">hal-00860177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+                <w:t xml:space="preserve">The open circuit potential of Geobacter sulfurreducens bioanodes depends on the electrochemical adaptation of the strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 33, pp. 35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2013.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875261v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stainless steel is a promising electrode material for anodes of microbial fuel cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2ee22429a⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 56, pp. 1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741604v2</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an engineering-oriented strategy for building microbial anodes for microbial fuel cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial catalysis of the oxygen reduction reaction for microbial fuel cells: a review.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CP42571H⟩</w:t>
+              <w:t xml:space="preserve">ChemSusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.975-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cssc.201100836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531000v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial catalysis of the oxygen reduction reaction for microbial fuel cells: a review.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards an engineering-oriented strategy for building microbial anodes for microbial fuel cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pocaznoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemSusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cssc.201100836⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 14 (n° 38), pp. 13332-13343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2CP42571H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786371v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forming microbial anodes under delayed polarisation modifies the electron transfer network and decreases the polarisation time required.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Stainless steel is a promising electrode material for anodes of microbial fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pocaznoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.042⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (11), pp.9645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2ee22429a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782239v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741604v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra microelectrodes increase the current density provided by electroactive biofilms by improving their electron transport ability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Forming microbial anodes under delayed polarisation modifies the electron transfer network and decreases the polarisation time required.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Pocaznoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1EE01469B⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 114, pp. 334-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03531089v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microbial fuel cell (MFC) to microbial electrochemical snorkel (MES): maximizing chemical oxygen demand (COD) removal from wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra microelectrodes increase the current density provided by electroactive biofilms by improving their electron transport ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Pocaznoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927014.2011.564615⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.5287-5296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1EE01469B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03539294v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03531089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
+                <w:t xml:space="preserve">From microbial fuel cell (MFC) to microbial electrochemical snorkel (MES): maximizing chemical oxygen demand (COD) removal from wastewater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Keith Scott</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofouling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (1), pp.57-71. </w:t>
+              <w:t xml:space="preserve">, 2011, vol. 27 (n° 3), pp. 319-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2011.564615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02658537v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial fuel cells – An option for wastewater treatment</w:t>
+                <w:t xml:space="preserve">Effect of chemically modified Vulcan XC-72R on the performance of air-breathing cathode in a single-chamber microbial fuel cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narcis Mihai Duţeanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S.M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Makarand Madhao Ghangrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Scott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 101 (14), pp.5250-5255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.01.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474234v1</w:t>
+                <w:t xml:space="preserve">hal-03549047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine aerobic biofilm as biocathode catalyst</w:t>
+                <w:t xml:space="preserve">Application of electro-active biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis M Duţeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M M Ghangrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilse Vandecandelaere</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keith Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (1), pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927010903161281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.06.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03557713v1</w:t>
+                <w:t xml:space="preserve">hal-02658537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phosphate species and stainless steel cathode to enhance hydrogen evolution in microbial electrolysis cell (MEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo de Silva Munoz</w:t>
+                <w:t xml:space="preserve">Microbial fuel cells – An option for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Mihai Duţeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Madhao Ghangrekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Scott</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9 (8), pp.1069-1087</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557704v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chemically modified Vulcan XC-72R on the performance of air-breathing cathode in a single-chamber microbial fuel cell</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine aerobic biofilm as biocathode catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilse Vandecandelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Faimali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.BIORTECH.2010.01.120⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (1), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2009.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03549047v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03557713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling Natural Biofilms: A New Route to Build Efficient Microbial Anodes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining phosphate species and stainless steel cathode to enhance hydrogen evolution in microbial electrolysis cell (MEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Silva Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Riess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Basséguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.183-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es803549v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475199v1</w:t>
+                <w:t xml:space="preserve">hal-03557704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased power from a two-chamber microbial fuel cell with a low-pH air-cathode compartment</w:t>
+                <w:t xml:space="preserve">Non-conventional gas phase remediation of volatile halogenated compounds by dehydrated bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Seltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (8), pp.2841-2844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03573374v1</w:t>
+                <w:t xml:space="preserve">hal-04770969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-conventional gas phase remediation of volatile halogenated compounds by dehydrated bacteria</w:t>
+                <w:t xml:space="preserve">First air-tolerant effective stainless steel microbial anode obtained from a natural marine biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maugard</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.01.010⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 100 (n°13), pp. 3302-3307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04770969v1</w:t>
+                <w:t xml:space="preserve">hal-03573354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First air-tolerant effective stainless steel microbial anode obtained from a natural marine biofilm</w:t>
+                <w:t xml:space="preserve">Sampling Natural Biofilms: A New Route to Build Efficient Microbial Anodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.025⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (9), pp.3194-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es803549v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03573354v1</w:t>
+                <w:t xml:space="preserve">hal-03475199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitric acid activation of graphite granules to increase the performance of the non-catalyzed oxygen reduction reaction (ORR) for MFC applications</w:t>
+                <w:t xml:space="preserve">Increased power from a two-chamber microbial fuel cell with a low-pH air-cathode compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (7), pp.1547-1549. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, vol. 11 (n° 3), pp. 619-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.05.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03573386v1</w:t>
+                <w:t xml:space="preserve">hal-03573374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioremediation of halogenated compounds: comparison of dehalogenating bacteria and improvement of catalyst stability</w:t>
+                <w:t xml:space="preserve">Nitric acid activation of graphite granules to increase the performance of the non-catalyzed oxygen reduction reaction (ORR) for MFC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narcis Mihai Duţeanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Senthil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujie Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makarand Madhao Ghangrekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.04.007⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (7), pp.1547-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2009.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782648v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotransformation of halogenated compounds by lyophilized cells of Rhodococcus erythropolis in a continuous solid-gas biofilter</w:t>
+                <w:t xml:space="preserve">Bioremediation of halogenated compounds: comparison of dehalogenating bacteria and improvement of catalyst stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Dominique Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2003.11.031⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 65, pp. 1146-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2006.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782060v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconventional hydrolytic dehalogenation of 1-chlorobutane by dehydrated bacteria in a continuous solid-gas biofilter</w:t>
+                <w:t xml:space="preserve">Biotransformation of halogenated compounds by lyophilized cells of Rhodococcus erythropolis in a continuous solid-gas biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.20437⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 40, pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2003.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00786202v1</w:t>
+                <w:t xml:space="preserve">hal-00782060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haloalkane hydrolysis by Rhodococcus erythropolis cells: Comparison of conventional aqueous phase dehalogenation and nonconventional gas phase dehalogenation</w:t>
+                <w:t xml:space="preserve">Nonconventional hydrolytic dehalogenation of 1-chlorobutane by dehydrated bacteria in a continuous solid-gas biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goubet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Amira Seltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, vol. 91, pp. 304-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.20437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haloalkane hydrolysis by Rhodococcus erythropolis cells: Comparison of conventional aqueous phase dehalogenation and nonconventional gas phase dehalogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2004, vol. 86, pp. 47-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.20035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12734,1518 +12880,1518 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Evaluation of Different Cathode Materials on the Production of Soluble Hydrogen for Improving the Energy Efficiency of Microbial Electrosynthesis Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Diego Carvajalino-Olave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
+              <w:t xml:space="preserve">International Symposium on Bioelectrochemistry and Bioenergetics of the Bioelectrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Alcalá de Henares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973603v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Different Cathode Materials on the Production of Soluble Hydrogen for Improving the Energy Efficiency of Microbial Electrosynthesis Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Dumas</w:t>
+                <w:t xml:space="preserve">Short-term investigation of interactions of plain concrete, marine microorganisms, and sea water for the application of Floating Offshore Wind Turbines (FOWTs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deeksha Margapuram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Deby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Bioelectrochemistry and Bioenergetics of the Bioelectrochemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Alcalá de Henares, Spain</w:t>
+              <w:t xml:space="preserve">10th International Conference on Concrete Under Severe Loading Conditions – Environment &amp; Loading, CONSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935227v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et caractérisation de pigments par des bactéries marines pour l'éco-conception des OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Cadoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalloul Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Grand Sud-Ouest de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Imaging of Gradients in Microchannels by SERS using Electrodeposition-based Integration of a Nanostructured Ag Substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR CNRS MicroNanoFluidique (GDRMNF 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sers in microchannels from the integration of a nanostructured silver layer by electrodeposition and study of the photothermal effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Torti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Hallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Miniaturized Systems for Chemistry and Life Sciences (µTAS 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Palm Springs, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication of biofilm on the biodeterioration of cementitous materials under anaerobic digestion conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Durability of building Materials and components (DBMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Barcelone (Espagne), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle du biofilm dans la biodétérioration de matériaux cimentaires d'ouvrages de méthanisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVème Forum Biodétérioration des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specific role of microbial biofilms in the biodeterioration of concrete tanks for anaerobic digestion plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RILLEM TC 253-MCI (Microorganisms-Cementitous Materials Interactions)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20135601002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate reducing bacterial activity in concrete cells of nuclear waste disposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Workshop on NUCPERF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Cadarache, France. pp.9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20135601003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kassim</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02809372v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical interactions at the concrete-bitumen interface of nuclear waste repositories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Escadeillas</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop NUCPERF 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Cadarache, France</w:t>
+              <w:t xml:space="preserve">Forum Biodétérioration des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803614v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02809372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial catalysis of red-ox reactions in concrete cells of nuclear waste repositories : a step-wise experimental approach for nitrate reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Strehaiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUWCEM 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14255,546 +14401,546 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'oxydation de matières organiques contenues dans un milieu liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3133329. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de protection cathodique d’une structure métallique contre la corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dubuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2106008. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garcia David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: DSO 2020004648. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioelectrochemical reactor with double bioanode, method for anodic regeneration and use of the reactor for microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3085972. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of a bio-electrode of a bio-electrochemical device - device and associated method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14806,287 +14952,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3085970. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de synthèse de molécules organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3045666. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the electrochemical reduction of CO2 catalysed by an electrochemically active biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xochitl Dominguez-Benetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2013030376. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15096,414 +15242,414 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Microbial Ecology ISME 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Seoul, South Korea. , 2014, ISME15 - Abstract Book</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of bioanode and biocathode for the conversion of wastes into biocommodities using microbial electrosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenaic Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. European meeting of the International Society for Microbial Electrochemistry and Technology (EU-ISMET 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Alcala de Henares, Spain. EU-ISMET 2014 Book of Abstracts, 2014, EU-ISMET 2014 Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of cathodic bacterial communities reveals high diversity and potential new electroactive oxygen reducing microbes affiliated to Deinococci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Rimboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International microbial fuel cells conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Cairns, Australia. pp.2, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15650,51 +15796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369475v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tricase" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Muhyuddin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237267" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Saidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etchevery" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Cherif" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chouchane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1529841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Sikarwar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrasis Das" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ganta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indumathi M Nambi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scenv.2025.100224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cristiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zeppilli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Feriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marandola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petrangeli Papini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111782" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Saadaoui" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9090782" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295622v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakarat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202201135" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873811v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santoro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bollella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-022-00787-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873814v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driouech" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaouak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.981802" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106930" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253390v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105476" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338569v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Babanova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100825" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poehere Chong" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102162" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078629v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Mart&#237;nez Ostormujof" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111841" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Askri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.609446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342534v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Elabed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ezziat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Elabed" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2021.01.31" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121641" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.05.022" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slaheddine Masmoudi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.05.015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354363v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9112259" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284196v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya El Abed" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04050-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00106" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.075" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134808v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Oliot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.190" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750998v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.03.191" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975128v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.135" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900378v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Arbizzani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ieropoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.109" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771072v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.42" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Byrne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.178" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844666v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.06.044" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771048v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.04.071" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877656v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line De Solan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845856v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.03.001" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911997v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Dominguez-Benetton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.03.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317426v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitaine" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0030" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304333v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line de Solan" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304959v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuler" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.10.005" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquenne" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE03088A" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149815v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Debuy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250378v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pocaznoi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01698j" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149655v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.076" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992832v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F. Ketep" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calmet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE44114H" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875251v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.063" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860177v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.11.033" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860257v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.013" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741604v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22429a" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531000v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42571H" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100836" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782239v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.042" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531089v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01469B" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539294v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.564615" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474234v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Mihai Du&#355;eanu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Madhao Ghangrekar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557713v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Vandecandelaere" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faimali" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.06.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557704v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Silva Munoz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.11.017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549047v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.01.120" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475199v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803549v" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573374v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.058" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812HL7CK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Seltana" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJH3SK9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573354v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.025" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T438T5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.05.057" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782648v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamare" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.007" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782060v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Legoy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2003.11.031" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786202v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20437" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC69245B79DF3924C1D71250A34A52041A1AC0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786190v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20035" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B96466F651711F78F29AEB0A8854A07BE9BE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935227v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023400v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839585v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Sikarwar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrasis Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ganta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indumathi M Nambi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scenv.2025.100224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tricase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Muhyuddin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Saidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etchevery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chouchane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1529841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cristiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zeppilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Feriaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petrangeli Papini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakarat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202201135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Saadaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9090782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bollella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-022-00787-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driouech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaouak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.981802" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poehere Chong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106930" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105476" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Babanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Askri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.609446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Mart&#237;nez Ostormujof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Elabed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ezziat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Elabed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2021.01.31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121641" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.05.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slaheddine Masmoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9112259" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya El Abed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04050-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Oliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.03.191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.06.044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.178" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Arbizzani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ieropoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.04.071" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X62XWHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line De Solan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.110" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line de Solan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.10.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Dominguez-Benetton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Debuy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE03088A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250378v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pocaznoi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01698j" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.076" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F. Ketep" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE44114H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875251v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.063" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.11.033" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100836" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42571H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741604v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22429a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01469B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.564615" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Mihai Du&#355;eanu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Madhao Ghangrekar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.01.120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Vandecandelaere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faimali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.06.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Silva Munoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.11.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Seltana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJH3SK9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T438T5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803549v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573374v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.058" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812HL7CK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573386v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.05.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782648v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Legoy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2003.11.031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20437" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC69245B79DF3924C1D71250A34A52041A1AC0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786190v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B96466F651711F78F29AEB0A8854A07BE9BE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>