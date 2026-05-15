--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1419,429 +1419,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Analysis of the Spatiotemporal Changes in Multi‐Species Electroactive Biofilms to Clarify the Gradual Decline of Current Generation in Microbial Anodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dubuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucila Martinez Ostormujof</w:t>
+                <w:t xml:space="preserve">S. Laurens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Teychené</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bakarat</w:t>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.202201135⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 403, pp.133180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295622v1</w:t>
+                <w:t xml:space="preserve">hal-04270524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogalvanic cathodic protection of reinforced concrete structures in marine environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dubuit</w:t>
+                <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laurens</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.133180⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270524v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrochemical microbial tree: A new concept for wastewater treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic Analysis of the Spatiotemporal Changes in Multi‐Species Electroactive Biofilms to Clarify the Gradual Decline of Current Generation in Microbial Anodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucila Martinez Ostormujof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Hoareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+                <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Sylvain Fochesato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Midoux</w:t>
+                <w:t xml:space="preserve">Mohamed Bakarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 454 (3), pp.140295. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.140295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.202201135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851691v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Multi-Optimization of an Extremophilic Microbial Bioanode for Mitigation of Mixed Hazardous Azo Dyes in Textile Synthetic Wastewater</w:t>
               </w:r>
@@ -2808,459 +2808,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03288125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t>
+                <w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Albina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Albrecht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 300, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03180758v1</w:t>
+                <w:t xml:space="preserve">hal-03342050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+                <w:t xml:space="preserve">Nitrate and nitrite bacterial reduction at alkaline pH and high nitrate concentrations, comparison of acetate versus dihydrogen as electron donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 280, pp.111859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.111859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129147v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the local interaction mechanisms between fermenting broken maize and various binder materials for anaerobic digester structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+                <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes designed in real domestic wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Lors</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 300, </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 326, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2021.113735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.124663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03342050v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-reducing bidirectional microbial electrodes: A mini-review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,51 +3454,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen supply management to intensify wastewater treatment by a microbial electrochemical snorkel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of neutrophilic Paracoccus denitrificans to denitrification at highly alkaline pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3757,51 +3757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Schiettekatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 27 (17), pp.22112-22119. </w:t>
@@ -3999,51 +3999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucila Martínez Ostormujof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Teychené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4116,77 +4116,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Sonois-Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Albina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration &amp; Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.104971. </w:t>
@@ -4612,295 +4612,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of pore size on the current produced by 3-dimensional porous microbial anodes: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poehere Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 289, pp.121641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417659v1</w:t>
+                <w:t xml:space="preserve">hal-02285347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pore size on the current produced by 3-dimensional porous microbial anodes: A critical review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of Hydrogen Electron Donor, Alkaline pH, and High Nitrate Concentrations on Microbial Denitrification: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Albina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Durban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 289, pp.121641. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (20), pp.5163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2019.121641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20205163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285347v1</w:t>
+                <w:t xml:space="preserve">hal-02417659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial electrochemical snorkels (MESs): A budding technology for multiple applications. A mini review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5222,278 +5222,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bertron</w:t>
+                <w:t xml:space="preserve">Sustainable Approach for Tannery Wastewater Treatment: Bioelectricity Generation in Bioelectrochemical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alae Elabed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Patapy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soumya El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Ibnsouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-019-04050-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184584v1</w:t>
+                <w:t xml:space="preserve">hal-02284196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Approach for Tannery Wastewater Treatment: Bioelectricity Generation in Bioelectrochemical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alae Elabed</w:t>
+                <w:t xml:space="preserve">Cementitious materials in biogas systems: Biodeterioration mechanisms and kinetics in CEM I and CAC based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Voegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumya El Abed</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Patapy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124, pp.105815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13369-019-04050-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284196v1</w:t>
+                <w:t xml:space="preserve">hal-02184584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalysis of the hydrogen evolution reaction by hydrogen carbonate to decrease the voltage of microbial electrolysis cell fed with domestic wastewater</w:t>
               </w:r>
@@ -5890,64 +5890,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Rafrafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasios Rizoulis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 134, pp.93 - 102. </w:t>
@@ -6509,51 +6509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafa Achouak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6639,64 +6639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Durban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 125, pp.161-170. </w:t>
@@ -6747,64 +6747,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodeterioration of concrete in agricultural, agro-food and biogas plants: state of the art and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peyre Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Patapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8604,51 +8604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harifidy Ranaivomanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9705,481 +9705,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine floating microbial fuel cell involving aerobic biofilm on stainless steel cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Kassim</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 142, pp. 510-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835302v1</w:t>
+                <w:t xml:space="preserve">hal-00875251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine floating microbial fuel cell involving aerobic biofilm on stainless steel cathodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical reduction of CO2 catalysed by Geobacter sulfurreducens grown on polarized stainless steel cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Riess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2013.05.063⟩</w:t>
+              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 28, pp. 27-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.11.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875251v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical reduction of CO2 catalysed by Geobacter sulfurreducens grown on polarized stainless steel cathodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Riess</w:t>
+                <w:t xml:space="preserve">Catalyse biotique et abiotique de la réduction des nitrates en milieu alcalin dans le contexte du stockage profond des déchets radioactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacquemet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochemistry Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, vol. 28, pp. 27-30. </w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 101 (1), pp. 104-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2012.11.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2012054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00860177v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The open circuit potential of Geobacter sulfurreducens bioanodes depends on the electrochemical adaptation of the strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10373,51 +10373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial catalysis of the oxygen reduction reaction for microbial fuel cells: a review.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10763,51 +10763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Délia-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11620,51 +11620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Riess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Basséguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11709,492 +11709,492 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-conventional gas phase remediation of volatile halogenated compounds by dehydrated bacteria</w:t>
+                <w:t xml:space="preserve">Sampling Natural Biofilms: A New Route to Build Efficient Microbial Anodes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Goubet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Maugard</w:t>
+                <w:t xml:space="preserve">Marie-Anne Roncato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Achouak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.01.010⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (9), pp.3194-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es803549v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770969v1</w:t>
+                <w:t xml:space="preserve">hal-03475199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First air-tolerant effective stainless steel microbial anode obtained from a natural marine biofilm</w:t>
+                <w:t xml:space="preserve">Increased power from a two-chamber microbial fuel cell with a low-pH air-cathode compartment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 100 (n°13), pp. 3302-3307. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.025⟩</w:t>
+              <w:t xml:space="preserve">, 2009, vol. 11 (n° 3), pp. 619-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573354v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling Natural Biofilms: A New Route to Build Efficient Microbial Anodes.</w:t>
+                <w:t xml:space="preserve">Non-conventional gas phase remediation of volatile halogenated compounds by dehydrated bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bergel</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Seltana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (8), pp.2841-2844. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2009.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es803549v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03475199v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased power from a two-chamber microbial fuel cell with a low-pH air-cathode compartment</w:t>
+                <w:t xml:space="preserve">First air-tolerant effective stainless steel microbial anode obtained from a natural marine biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 11 (n° 3), pp. 619-622. </w:t>
+              <w:t xml:space="preserve">, 2009, vol. 100 (n°13), pp. 3302-3307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.elecom.2008.12.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03573374v1</w:t>
+                <w:t xml:space="preserve">hal-03573354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric acid activation of graphite granules to increase the performance of the non-catalyzed oxygen reduction reaction (ORR) for MFC applications</w:t>
               </w:r>
@@ -12327,90 +12327,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioremediation of halogenated compounds: comparison of dehalogenating bacteria and improvement of catalyst stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, vol. 65, pp. 1146-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12457,64 +12457,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotransformation of halogenated compounds by lyophilized cells of Rhodococcus erythropolis in a continuous solid-gas biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12587,77 +12587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconventional hydrolytic dehalogenation of 1-chlorobutane by dehydrated bacteria in a continuous solid-gas biofilter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Seltana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12733,90 +12733,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haloalkane hydrolysis by Rhodococcus erythropolis cells: Comparison of conventional aqueous phase dehalogenation and nonconventional gas phase dehalogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dominique Legoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Maugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, vol. 86, pp. 47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14428,51 +14428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'oxydation de matières organiques contenues dans un milieu liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14572,51 +14572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dubuit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Erable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14651,51 +14651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de Prévention ou de Protection Cathodique Biogalvanique des métaux contre la corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15106,51 +15106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for the electrochemical reduction of CO2 catalysed by an electrochemically active biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xochitl Dominguez-Benetton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15796,51 +15796,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Sikarwar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrasis Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ganta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indumathi M Nambi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scenv.2025.100224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tricase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Muhyuddin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Saidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etchevery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chouchane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1529841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cristiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zeppilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Feriaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petrangeli Papini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295622v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakarat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202201135" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Saadaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9090782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bollella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-022-00787-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driouech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaouak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.981802" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poehere Chong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106930" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105476" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Babanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Askri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.609446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Mart&#237;nez Ostormujof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Elabed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ezziat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Elabed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2021.01.31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121641" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.05.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slaheddine Masmoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9112259" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya El Abed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04050-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Oliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.03.191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.06.044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.178" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Arbizzani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ieropoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.04.071" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X62XWHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line De Solan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.110" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line de Solan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.10.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Dominguez-Benetton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Debuy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE03088A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250378v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pocaznoi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01698j" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.076" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F. Ketep" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE44114H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875251v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.063" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860177v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.11.033" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100836" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42571H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741604v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22429a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01469B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.564615" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Mihai Du&#355;eanu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Madhao Ghangrekar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.01.120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Vandecandelaere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faimali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.06.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Silva Munoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.11.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770969v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Seltana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.010" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJH3SK9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T438T5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475199v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803549v" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573374v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.058" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812HL7CK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573386v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.05.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782648v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Legoy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2003.11.031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20437" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC69245B79DF3924C1D71250A34A52041A1AC0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786190v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B96466F651711F78F29AEB0A8854A07BE9BE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divyanshu Sikarwar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indrasis Das" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anusha Ganta" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indumathi M Nambi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Erable" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scenv.2025.100224" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05073410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha-Arya Margapuram" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Thibault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2024.205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Tricase" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Muhyuddin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Atanassov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Pant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.237267" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Saidi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etchevery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Cherif" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chouchane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1529841" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369502v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Laguillaumie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.168494" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04764875v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dubuit" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bertron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Deby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Etcheverry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Laurens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2024.235600" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04764547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deeksha Margapuram" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Groc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138840" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771090v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nougarolles" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.111125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cristiani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zeppilli" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Feriaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Marandola" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Petrangeli Papini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2023.111782" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04108124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Durban" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Sonois-Mazars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Schiettekatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Matar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2023.105651" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-04270524v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.133180" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03851691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Hoareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.140295" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295622v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Martinez Ostormujof" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Teychen&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fochesato" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bakarat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202201135" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Saadaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9090782" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neifar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2022.105485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873811v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Santoro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bollella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41929-022-00787-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873814v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Driouech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Zaouak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2022.981802" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Roubaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102162" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poehere Chong" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2021.100048" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288125v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Floquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105334" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03342050v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giroudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peyre Lavigne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113735" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03180758v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Albrecht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Robinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.111859" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03129147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.124663" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135974v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2021.106930" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253390v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.105476" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2021.139103" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265863v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Babanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierangela Cristiani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Artyushkova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202100825" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02617065v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08360-9" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271136v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Refka Askri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2020.609446" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pinck" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucila Mart&#237;nez Ostormujof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111841" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02873188v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2020.104971" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Elabed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Ezziat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Ibnsouda" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Elabed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20964/2021.01.31" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenrg.2019.00106" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02001421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Voegel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1567610" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285347v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2019.121641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02417659v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20205163" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2019.05.022" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291096v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Slaheddine Masmoudi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2019.05.015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354363v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan El Khalfaouy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Bass&#233;guy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9112259" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284196v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya El Abed" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-019-04050-y" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184584v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patapy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105815" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975128v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921846v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.09.075" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134808v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Oliot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Serov" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2018.04.190" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01917058v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Rizoulis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2018.08.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01876348v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings8030093" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Blanchet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239; Vahlas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.03.191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Rimboud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2017.03.001" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844666v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2017.06.044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844497v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Byrne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.08.178" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845542v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2017.05.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771072v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21809/rilemtechlett.2017.42" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900378v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catia Arbizzani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ieropoulos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.03.109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771048v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2017.04.071" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7X62XWHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877656v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line De Solan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.110" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304333v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line de Solan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2016.02.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304959v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schuler" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2015.10.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849702v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.072" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xochitl Dominguez-Benetton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rousseau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2016.04.021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605052v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.04.087" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360003v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2016.03.002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317426v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chailloux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Capitaine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pillonnet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2015-0030" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149734v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2014.11.006" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149815v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Debuy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;castaings" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.097" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324124v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.05.069" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150718v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harifidy Ranaivomanana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2015.03.013" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304866v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Duquenne" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5EE03088A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849735v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015023" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-8WWH9PG8-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250378v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pocaznoi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp01698j" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850751v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacquemet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sablayrolles" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2013.11.085" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149655v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2014.09.076" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992832v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie F. Ketep" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Calmet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3EE44114H" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01850764v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Alquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kassim" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2013.10.013" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601003" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875251v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;ron" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia-Dupuy" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.05.063" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860177v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Soussan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Riess" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2012.11.033" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835302v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2012054" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860257v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2013.04.013" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875261v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601002" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201100836" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line D&#233;lia" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CP42571H" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741604v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ee22429a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.03.042" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03531089v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1EE01469B" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2011.564615" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549047v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis Mihai Du&#355;eanu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Senthil Kumar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makarand Madhao Ghangrekar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Scott" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.01.120" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narcis M Du&#355;eanu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M M Ghangrekar" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927010903161281" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474234v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557713v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilse Vandecandelaere" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Faimali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2009.06.006" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Silva Munoz" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.11.017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475199v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Roncato" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es803549v" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573374v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2008.12.058" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-812HL7CK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770969v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goubet" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Seltana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maugard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2009.01.010" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SJH3SK9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.02.025" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0T438T5D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573386v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Feng" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elecom.2009.05.057" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782648v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamare" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Legoy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2006.04.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dominique Legoy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2003.11.031" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786202v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20437" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BC69245B79DF3924C1D71250A34A52041A1AC0A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786190v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.20035" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B96466F651711F78F29AEB0A8854A07BE9BE4EE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935227v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Diego Carvajalino-Olave" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03776460v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cadoret" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; El Hage" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Torti" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hallez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauvet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467837v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336213v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336207v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#233;rez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336150v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749961v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Sablayrolles" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748001v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kassim" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803614v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809372v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806557v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strehaiano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023400v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801789v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia David" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802912v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664331v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664341v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608934v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huyard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Etcheverry" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839585v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743656v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenaic Rouillac" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Madigou" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595413v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchet" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598814v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erable" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>