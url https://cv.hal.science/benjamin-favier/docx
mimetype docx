--- v0 (2026-03-20)
+++ v1 (2026-04-21)
@@ -351,265 +351,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05483362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal shear layers generated by a vertically oscillating cylinder in unbounded and bounded rotating fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiyang He</w:t>
+                <w:t xml:space="preserve">Instability triggered by mixed convection in a thin fluid layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keaton Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Llewellyn Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1015, pp.A38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10237⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 1024, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478204v1</w:t>
+                <w:t xml:space="preserve">hal-05483380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instability triggered by mixed convection in a thin fluid layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Young</w:t>
+                <w:t xml:space="preserve">Internal shear layers generated by a vertically oscillating cylinder in unbounded and bounded rotating fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiyang He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1024, pp.A23. </w:t>
+              <w:t xml:space="preserve">, 2025, 1015, pp.A38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10848⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.10237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05483380v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plumes of settling and dissolving sugar grains</w:t>
               </w:r>
@@ -914,560 +914,560 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a vortex gas to a vortex crystal in instability-driven two-dimensional turbulence</w:t>
+                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian van Kan</w:t>
+                <w:t xml:space="preserve">Wesley Agoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith Julien</w:t>
+                <w:t xml:space="preserve">Jorge Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edgar Knobloch</w:t>
+                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 984, pp.A41. </w:t>
+              <w:t xml:space="preserve">, 2024, 988, pp.A33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384231v1</w:t>
+                <w:t xml:space="preserve">hal-04620096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertial wave super-attractor in a truncated elliptic cone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From a vortex gas to a vortex crystal in instability-driven two-dimensional turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian van Kan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 980, pp.A6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.5⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 984, pp.A41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761386v1</w:t>
+                <w:t xml:space="preserve">hal-05384231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inertial wave super-attractor in a truncated elliptic cone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 988, pp.A33. </w:t>
+              <w:t xml:space="preserve">, 2024, 980, pp.A6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620096v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal jets experiments in the gas giants' zonostrophic regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lemasquerier</w:t>
+                <w:t xml:space="preserve">Two-way coupling Eulerian numerical simulations of particle clouds settling in a quiescent fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bars</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115292⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.074302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.074302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03938513v1</w:t>
+                <w:t xml:space="preserve">hal-04259023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way coupling Eulerian numerical simulations of particle clouds settling in a quiescent fluid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Kriaa</w:t>
+                <w:t xml:space="preserve">Zonal jets experiments in the gas giants' zonostrophic regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.074302. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 390, pp.115292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.074302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259023v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suppression of wall modes in rapidly rotating Rayleigh-Bénard convection by narrow horizontal fins</w:t>
               </w:r>
@@ -1479,51 +1479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 130 (17), pp.174002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,90 +1804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous suppression of inverse energy cascade in instability-driven 2-D turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian van Kan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 952, pp.R4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2253,477 +2253,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal jets at the laboratory scale: hysteresis and Rossby waves resonance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous knotting of a flexible fiber in chaotic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1000⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.043101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02925121v1</w:t>
+                <w:t xml:space="preserve">hal-03375026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory model for plastic fragmentation in the turbulent ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Manifestation of Stochastically Excited Internal Gravity Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lecoanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+                <w:t xml:space="preserve">Matteo Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guiné</w:t>
+                <w:t xml:space="preserve">Evan H Anders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Julie Dalbe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+                <w:t xml:space="preserve">Eliot Quataert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024601⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 508 (1), pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180608v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous knotting of a flexible fiber in chaotic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory model for plastic fragmentation in the turbulent ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Dalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.043101⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375026v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Manifestation of Stochastically Excited Internal Gravity Waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zonal jets at the laboratory scale: hysteresis and Rossby waves resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliot Quataert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 508 (1), pp.132-143. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 910, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375086v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the Zakharov-Kolmogorov spectrum in numerical simulations of inertial wave turbulence</w:t>
               </w:r>
@@ -3075,408 +3075,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas giant-like zonal jets in the laboratory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved phase-field models of melting and dissolution in multi-component flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Hester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keaton J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M Vasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110506⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002921v1</w:t>
+                <w:t xml:space="preserve">hal-02990192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved phase-field models of melting and dissolution in multi-component flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupled convection and internal gravity waves excited in water around its density maximum at 4°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey M Vasil</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.024801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990192v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled convection and internal gravity waves excited in water around its density maximum at 4°C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Léard</w:t>
+                <w:t xml:space="preserve">Gas giant-like zonal jets in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.024801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011310v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote determination of the shape of Jupiter’s vortices from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,64 +3588,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Léard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (2), pp.151-164. </w:t>
@@ -3794,395 +3794,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the nonlinear saturation of the elliptical instability: inertial wave turbulence versus geostrophic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rayleigh-Bénard convection with a melting boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Reun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">J. Purseed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 879, pp.296 - 326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.646⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 858, pp.437-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336350v1</w:t>
+                <w:t xml:space="preserve">hal-02351094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subcritical turbulent condensate in rapidly rotating Rayleigh-Bénard convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guervilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 864, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/jfm.2019.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Bénard convection with a melting boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the nonlinear saturation of the elliptical instability: inertial wave turbulence versus geostrophic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Duchemin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 858, pp.437-473. </w:t>
+              <w:t xml:space="preserve">, 2019, 879, pp.296 - 326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351094v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency Variability in Massive Stars: Core Generation or Surface Phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Wave Turbulence Driven by Elliptical Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4708,274 +4708,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principle and Experimental Validation of a new Apparatus Allowing Large Deformation in Pure Bending: Application to thin Wire</w:t>
+                <w:t xml:space="preserve">Tidally-forced turbulence in planetary interiors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Antherieu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yohan Payan</w:t>
+                <w:t xml:space="preserve">Alexander Grannan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan M. Aurnou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-015-0102-5⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208 (3), pp.1690-1703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404026v1</w:t>
+                <w:t xml:space="preserve">hal-01478990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidally-forced turbulence in planetary interiors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Principle and Experimental Validation of a new Apparatus Allowing Large Deformation in Pure Bending: Application to thin Wire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Antherieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanael Connesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mozer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Grannan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan M. Aurnou</w:t>
+                <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 208 (3), pp.1690-1703. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.475 - 482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-015-0102-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478990v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of forced shear flows in polytropic atmospheres: a comparison of forcing methods and energetics</w:t>
               </w:r>
@@ -6000,51 +6000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Delache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 681, pp.434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6448,90 +6448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UNIFORM OR LOCALIZED PURE BENDING DEFORMATION OF SUPERELASTIC NiTi THIN WIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Antherieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanael Connesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mozer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress of Theoretical and Applied Mechanics, ICTAM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6895,51 +6895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AA36D6B"/>
+    <w:nsid w:val="C4A598D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7126,51 +7126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140863885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1969-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05478204v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10237" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Llewellyn Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10848" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Car&#233;nini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.162" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04761386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938513v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemasquerier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115292" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259023v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074302" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.174002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monthiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loisy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi A. R. Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.064502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nandaha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Subra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouffard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecoanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180608v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guin&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024601" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.043101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375086v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantiello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Anders" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2524" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Reun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/132/64002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hester" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Hester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J Burns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M Vasil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024801" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Facchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0833-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nobili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.646" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351103v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.58" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351094v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purseed" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.773" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J. Burns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab5446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.862" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeep Reddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.034502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478990v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grannan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw479" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witzke Veronika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Silvers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1925" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Grannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Aurnou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. E. Proctor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895131" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bushby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Weiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.638067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jouve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edmunds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21920.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushby Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140863885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1969-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Llewellyn Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10848" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05478204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Car&#233;nini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04761386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemasquerier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.174002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monthiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loisy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi A. R. Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.064502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nandaha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Subra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouffard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecoanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.043101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantiello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Anders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Reun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/132/64002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hester" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Hester" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J Burns" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M Vasil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0508" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024801" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Facchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0833-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nobili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purseed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.773" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.58" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J. Burns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab5446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.862" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeep Reddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.034502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grannan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw479" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witzke Veronika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Silvers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1925" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Grannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Aurnou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. E. Proctor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895131" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bushby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Weiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.638067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jouve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edmunds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21920.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushby Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>