--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -693,248 +693,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotating convection with a melting boundary: An application to the icy moons</w:t>
+                <w:t xml:space="preserve">Experimental study of the convection in a thin cylindrical gas layer with imposed bottom and top fluxes and imposed side temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gastine</w:t>
+                <w:t xml:space="preserve">F. Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Carénini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116441⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1006, pp.A22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2025.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946706v1</w:t>
+                <w:t xml:space="preserve">hal-05177850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the convection in a thin cylindrical gas layer with imposed bottom and top fluxes and imposed side temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Rotating convection with a melting boundary: An application to the icy moons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gastine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Favier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1006, pp.A22. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 429, pp.116441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2025.2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177850v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A critical transition of two-dimensional flow in toroidal geometry</w:t>
               </w:r>
@@ -1375,51 +1375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 390, pp.115292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2181,51 +2181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 228 (1), pp.337-354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2253,477 +2253,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous knotting of a flexible fiber in chaotic flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zonal jets at the laboratory scale: hysteresis and Rossby waves resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.043101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 910, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375026v1</w:t>
+                <w:t xml:space="preserve">hal-02925121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Manifestation of Stochastically Excited Internal Gravity Waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous knotting of a flexible fiber in chaotic flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab2524⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.103.043101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375086v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory model for plastic fragmentation in the turbulent ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface Manifestation of Stochastically Excited Internal Gravity Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lecoanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan H Anders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brouzet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+                <w:t xml:space="preserve">Eliot Quataert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024601⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 508 (1), pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab2524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180608v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonal jets at the laboratory scale: hysteresis and Rossby waves resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory model for plastic fragmentation in the turbulent ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Guiné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Julie Dalbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Vandenberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 910, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.1000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925121v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03180608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the Zakharov-Kolmogorov spectrum in numerical simulations of inertial wave turbulence</w:t>
               </w:r>
@@ -3075,408 +3075,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved phase-field models of melting and dissolution in multi-component flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas giant-like zonal jets in the laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey M Vasil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0508⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990192v1</w:t>
+                <w:t xml:space="preserve">hal-03002921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled convection and internal gravity waves excited in water around its density maximum at 4°C</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved phase-field models of melting and dissolution in multi-component flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric W Hester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keaton J Burns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey M Vasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.024801⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2242), pp.20200508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011310v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas giant-like zonal jets in the laboratory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
+                <w:t xml:space="preserve">Coupled convection and internal gravity waves excited in water around its density maximum at 4°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.110506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.5.024801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002921v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote determination of the shape of Jupiter’s vortices from laboratory experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Lemasquerier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Facchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3543,646 +3543,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid dynamics of a mixed convective/stably stratified system—A review of some recent works</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hysteresis and instabilities in a spheroid in precession near the resonance with the tilt-over mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Nobili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.17⟩</w:t>
+              <w:t xml:space="preserve">J.Fluid Mech.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995332v1</w:t>
+                <w:t xml:space="preserve">hal-03009224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis and instabilities in a spheroid in precession near the resonance with the tilt-over mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Meunier</w:t>
+                <w:t xml:space="preserve">Fluid dynamics of a mixed convective/stably stratified system—A review of some recent works</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Léard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lecoanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J.Fluid Mech.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (2), pp.151-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crphys.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009224v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rayleigh-Bénard convection with a melting boundary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the nonlinear saturation of the elliptical instability: inertial wave turbulence versus geostrophic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Reun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Duchemin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Le Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 858, pp.437-473. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2018.773⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 879, pp.296 - 326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351094v1</w:t>
+                <w:t xml:space="preserve">hal-02336350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subcritical turbulent condensate in rapidly rotating Rayleigh-Bénard convection</w:t>
+                <w:t xml:space="preserve">Rayleigh-Bénard convection with a melting boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Purseed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Guervilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edgar Knobloch</w:t>
+                <w:t xml:space="preserve">L. Duchemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 864, </w:t>
+              <w:t xml:space="preserve">, 2019, 858, pp.437-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.58⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2018.773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351103v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the nonlinear saturation of the elliptical instability: inertial wave turbulence versus geostrophic turbulence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subcritical turbulent condensate in rapidly rotating Rayleigh-Bénard convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Reun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Le Bars</w:t>
+                <w:t xml:space="preserve">Céline Guervilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Knobloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 879, pp.296 - 326. </w:t>
+              <w:t xml:space="preserve">, 2019, 864, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2019.646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2019.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336350v1</w:t>
+                <w:t xml:space="preserve">hal-02351103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency Variability in Massive Stars: Core Generation or Surface Phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lecoanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Quataert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Alexandre Couston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,51 +4259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diffusive sheet method for scalar mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Martínez-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Wave Turbulence Driven by Elliptical Instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Reun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6895,51 +6895,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C4A598D3"/>
+    <w:nsid w:val="6588A82D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7126,51 +7126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140863885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1969-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Llewellyn Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10848" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05478204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Car&#233;nini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04761386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemasquerier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.174002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monthiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loisy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi A. R. Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.064502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nandaha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Subra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouffard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecoanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375026v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.043101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375086v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantiello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Anders" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2524" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180608v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024601" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1000" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Reun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/132/64002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hester" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990192v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Hester" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J Burns" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M Vasil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0508" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024801" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002921v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110506" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Facchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0833-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995332v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.17" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nobili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.938" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351094v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purseed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.773" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.58" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336350v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.646" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J. Burns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab5446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.862" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeep Reddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.034502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grannan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw479" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witzke Veronika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Silvers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1925" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Grannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Aurnou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. E. Proctor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895131" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bushby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Weiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.638067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jouve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edmunds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21920.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushby Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-favier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1184-2989" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140863885" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-1969-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyang He" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Favier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10984" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Llewellyn Smith" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Young" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10848" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05478204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10237" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Kriaa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rein" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Car&#233;nini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fichot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Favier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bars" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gastine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116441" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620096v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Agoua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Morales" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.425" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.162" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04761386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.074302" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938513v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemasquerier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Terrien" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.174002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rieutord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.761" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Monthiller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Loisy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi A. R. Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eloy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.064502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938532v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.935" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03938544v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Alexandre Couston" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Nandaha" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.613" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942479v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Subra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.7.124302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380548v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouffard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Favier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecoanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab343" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925121v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Lemasquerier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1000" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.043101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lecoanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Cantiello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan H Anders" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Quataert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab2524" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180608v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brouzet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guin&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Julie Dalbe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenberghe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024601" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Reun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/132/64002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Gal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Harlander" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Borcia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.917" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375670v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hester" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R Taylor" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.1064" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.110506" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990192v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric W Hester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J Burns" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey M Vasil" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0508" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;ard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Gall" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.5.024801" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990180v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Facchini" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0833-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009224v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Nobili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.938" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995332v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.17" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336350v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Reun" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.646" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purseed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchemin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.773" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351103v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guervilly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.58" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558568v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton J. Burns" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/2041-8213/ab5446" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760523v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mart&#237;nez-Ruiz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duchemin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Villermaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2017.862" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sandeep Reddy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017gl076542" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01765103v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian J. Barker" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.034502" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Aurnou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys4001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478990v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Grannan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw479" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404026v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Antherieu" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Connesson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mozer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-015-0102-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witzke Veronika" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara J. Silvers" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw1925" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287799v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425285" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Grannan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Aurnou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922085" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. E. Proctor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4895131" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780148v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S. Godeferd" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2010.544655" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287831v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bushby" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Weiss" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03091929.2011.638067" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780154v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Jause-Labert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2012.06.026" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFHRXDN4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287839v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Jouve" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Edmunds" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2012.21920.x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287813v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bushby Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.429" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647794v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2011.207" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516503v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Godeferd" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3456725" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3276290" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442558v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240802272109" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404122v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antherieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784626v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Gal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00564494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ECDL0020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>