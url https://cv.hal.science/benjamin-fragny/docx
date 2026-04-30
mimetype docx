--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,379 +66,493 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crypto Real Estate Nexus in the Eurozone: Understanding Financial Transmission Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Aguir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bankers, Markets &amp; Investors (BMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 183 (4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie urbaine et environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire ESPI2R Research in Real Estate. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DeBoeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, LMD ÉCONOMIE, 9782807345997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Dewald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fragny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blockchain et Immobilier : Le Smart Bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Dewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -448,818 +562,818 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 14. Immobilier et environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire ESPI2R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie de l’immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, LMD Économie, 978-2-8073-6684-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux du développement territorial des tiers-lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Barois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Trojette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Peres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers-lieux culturels. Tome 1 – Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.205-231, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’économie circulaire dans l’immobilier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Cantuarias-Villessuzanne, Benjamin Fragny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie urbaine et environnementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, 2023, 9782807345997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04654063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective innovation and living labs of real estate: an institutionalization of citizen participation? / Chapter 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New perspectives in the co-production of public policies, public services and common goods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, CIRIEC, 2022, CIRIEC STUDIES SERIES, 978-2-931051-55-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/ciriec.css3chap2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Living Labs urbains, nouveaux vecteurs de la participation des citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisons l'alternative ! Pratiques de gestion pour une transition écologique et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 978-2-37687-451-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIP 5 Limiter l’impact environnemental des projets d’aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cantuarias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zadra-Veil Cathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle de compétitivité mondial FINANCE INNOVATION. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livret Blanc Bâtiments, villes et territoires durables. Nouveaux usages et modèles économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-9527215-7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03862160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les living labs à la recherche de l'exemplarité démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Monique Combes-Joret et Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire: Initiatives inspirantes et modèles novateurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE- Editions et Presses Universitaires de Reims, pp.135-156, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des communs et innovation collective dans les Living labs immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tension sur les ressources. L’économie sociale en recomposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-87558-703-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1269,220 +1383,220 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères biblio : l’économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Appendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d’un chapitre d’ouvrage collectif : &amp;quot;Les living labs à la recherche de l’exemplarité démocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fragny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Zadra-Veil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ESPI2R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04030483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId37"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1629,51 +1743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fragny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225501v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520240v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Zadra-Veil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Blanc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Dewald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419938v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248340v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/livre/9782807366848-economie-de-l-immobilier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528889v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Trojette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Peres" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Appendino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/ciriec.css3chap2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766141v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zadra-Veil Cathy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770317v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04030483v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>