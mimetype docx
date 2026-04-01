--- v0 (2026-03-03)
+++ v1 (2026-04-01)
@@ -955,183 +955,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières, limites et environnement en Alsace aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">L'État face aux rivières d'une province frontière : police des cours d'eau et affirmation de l'autorité royale en Alsace au XVIII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17, pp.55-74. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.8-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57086/sources.114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03393632v1</w:t>
+                <w:t xml:space="preserve">hal-03228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État face aux rivières d'une province frontière : police des cours d'eau et affirmation de l'autorité royale en Alsace au XVIII e siècle</w:t>
+                <w:t xml:space="preserve">Frontières, limites et environnement en Alsace aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5, pp.8-16. </w:t>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.55-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57086/sources.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228241v1</w:t>
+                <w:t xml:space="preserve">hal-03393632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivre la voie fluviale</w:t>
               </w:r>
@@ -2669,277 +2669,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Araise awareness to extreme flood events in a context of lack of risk culture. The development of ORRION and CREDO-CRUE tools in the Rhine Graben (France – Germany – Switzerland)</w:t>
+                <w:t xml:space="preserve">Concepts, méthodes et opérationalité en géohsitoire des risques, à travers l’exemple de la géohistoire des inondations dans le Fossé rhénan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane With</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Iso Himmelsbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management (IDRIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. p. 305-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406483v1</w:t>
+                <w:t xml:space="preserve">hal-03810783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts, méthodes et opérationalité en géohsitoire des risques, à travers l’exemple de la géohistoire des inondations dans le Fossé rhénan</w:t>
+                <w:t xml:space="preserve">Araise awareness to extreme flood events in a context of lack of risk culture. The development of ORRION and CREDO-CRUE tools in the Rhine Graben (France – Germany – Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane With</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Furst</w:t>
+                <w:t xml:space="preserve">Iso Himmelsbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. p. 305-320</w:t>
+              <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management (IDRIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810783v1</w:t>
+                <w:t xml:space="preserve">hal-02406483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRION: A specific information sharing tool to (re)build a “flood risk culture” in the Rhine Graben (France - Germany)</w:t>
               </w:r>
@@ -3480,51 +3480,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8670F10E"/>
+    <w:nsid w:val="28FE6CFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3711,51 +3711,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-furst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1895-1627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.ent.upf.pf/index.php/s/7sZH35GRgoAY9iX" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.554" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2024.04-05.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075499ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.114" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228241v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1653-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Edelblutte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holleville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011684ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ai3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Haziza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iso Himmelsbach" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane With" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160715005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-furst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1895-1627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.ent.upf.pf/index.php/s/7sZH35GRgoAY9iX" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.554" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2024.04-05.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075499ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1653-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Edelblutte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holleville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011684ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ai3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Haziza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane With" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iso Himmelsbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160715005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>