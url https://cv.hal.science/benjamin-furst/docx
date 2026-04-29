--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -484,1366 +484,1561 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05436550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction au dossier thématique &amp;quot;(Re)définir la moyenne montagne. Espaces, environnements et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« L’autre face de la médaille » : en dehors de l’atome, la structuration de la recherche scientifique en Polynésie française à l’époque du Centre d’expérimentation du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Brualla Challet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/rrs.567⟩</w:t>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/163jy⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05436558v1</w:t>
+                <w:t xml:space="preserve">hal-05598025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire un laboratoire de suivi de la radioactivité dans l'océan Le cas polynésien pendant les essais nucléaires dans l'atmosphère (1966-1974)</w:t>
+                <w:t xml:space="preserve">L’agglomération de Pape’ete au temps du Centre d’expérimentation du Pacifique (années 1960-1980) : gouvernance de la ville et legs colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/163jz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119177v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05605616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le grand cours de ce fleuve sert de barrière et fait la séparation » : la monarchie française et la gestion du Rhin-frontière aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Introduction au dossier thématique &amp;quot;(Re)définir la moyenne montagne. Espaces, environnements et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ortlieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26014/j.comp.2024.04-05.10⟩</w:t>
+              <w:t xml:space="preserve">Revue du Rhin Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.15-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/rrs.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015147v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05436558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de la transition du secteur brassicole vers l’adaptation au changement climatique dans le Rhin Supérieur</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire un laboratoire de suivi de la radioactivité dans l'océan Le cas polynésien pendant les essais nucléaires dans l'atmosphère (1966-1974)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scholze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Varia, 97 (3), https://doi.org/10.4000/geocarrefour.22653</w:t>
+              <w:t xml:space="preserve">Riseo : risques études et observations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (2), pp.8-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04334724v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une histoire environnementale « connectée » de la Nouvelle-France</w:t>
+                <w:t xml:space="preserve">« Le grand cours de ce fleuve sert de barrière et fait la séparation » : la monarchie française et la gestion du Rhin-frontière aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1075499ar⟩</w:t>
+              <w:t xml:space="preserve">Comparativ. Zeitschrift für Globalgeschichte und vergleichende Gesellschaftsforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4-5), pp.561-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26014/j.comp.2024.04-05.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228245v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'État face aux rivières d'une province frontière : police des cours d'eau et affirmation de l'autorité royale en Alsace au XVIII e siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration de la transition du secteur brassicole vers l’adaptation au changement climatique dans le Rhin Supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bohnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teva Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scholze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Varia, 97 (3), https://doi.org/10.4000/geocarrefour.22653</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228241v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières, limites et environnement en Alsace aux XVIIe et XVIIIe siècles</w:t>
+                <w:t xml:space="preserve">Pour une histoire environnementale « connectée » de la Nouvelle-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57086/sources.114⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire de l'Amérique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74 (1-2), pp.155-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1075499ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03393632v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivre la voie fluviale</w:t>
+                <w:t xml:space="preserve">L'État face aux rivières d'une province frontière : police des cours d'eau et affirmation de l'autorité royale en Alsace au XVIII e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.16049⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, pp.8-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228246v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the understanding of flood risk in the Alsatian region by knowledge capitalization: the ORRION participative observatory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frontières, limites et environnement en Alsace aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-19-1653-2019⟩</w:t>
+              <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.55-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57086/sources.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01999383v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03393632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage hydrographique de la province d’Alsace à l’épreuve de la cartographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the understanding of flood risk in the Alsatian region by knowledge capitalization: the ORRION participative observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Alsace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alsace.4147⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.1653-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-19-1653-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228242v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01999383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La variabilité spatio-temporelle des inondations dans le Fossé rhénan à la lumière de l’évolution de la vulnérabilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Suivre la voie fluviale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Volume 17 Numéro 1, </w:t>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 203, pp.62-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.16049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406523v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mulhouse et la &amp;quot;Suisse&amp;quot; d'après les parcours des criminels mulhousiens vers 1500</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le paysage hydrographique de la province d’Alsace à l’épreuve de la cartographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire Historique de Mulhouse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Alsace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.135-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alsace.4147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05257903v1</w:t>
+                <w:t xml:space="preserve">hal-03228242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géohistoire des inondations au service de l’évaluation critique du zonage du Plan de Prévention des Risques d’Inondation : l’exemple de Thann (Haut-Rhin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">La variabilité spatio-temporelle des inondations dans le Fossé rhénan à la lumière de l’évolution de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Edelblutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holleville</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rüdiger Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/belgeo.15926⟩</w:t>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Volume 17 Numéro 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406509v1</w:t>
+                <w:t xml:space="preserve">hal-02406523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mulhouse et la &amp;quot;Suisse&amp;quot; d'après les parcours des criminels mulhousiens vers 1500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire Historique de Mulhouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05257903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La géohistoire des inondations au service de l’évaluation critique du zonage du Plan de Prévention des Risques d’Inondation : l’exemple de Thann (Haut-Rhin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Holleville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rüdiger Glaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.15926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’appropriation du réseau hydrographique canadien sous le Régime français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 31 (1), pp.119-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1011684ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1853,585 +2048,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences du CEP à Tahiti : jalons d'une histoire environnementale de l'agglomération de Pape'ete</w:t>
+                <w:t xml:space="preserve">« Réunir tous les castors dans une seule main » : les modalités de contrôle de la traite des fourrures au Canada 1674‑1759</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un Deuxième contact ? Histoire et mémoires du Centre d’expérimentation du Pacifique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Administrer le privilège : la Ferme générale dans l’espace français et européen 1664-1791</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ai3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05114811v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réunir tous les castors dans une seule main » : les modalités de contrôle de la traite des fourrures au Canada 1674‑1759</w:t>
+                <w:t xml:space="preserve">Les conséquences du CEP à Tahiti : jalons d'une histoire environnementale de l'agglomération de Pape'ete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vrignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administrer le privilège : la Ferme générale dans l’espace français et européen 1664-1791</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Un Deuxième contact ? Histoire et mémoires du Centre d’expérimentation du Pacifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences de l’Homme du Pacifique, 2025, 978-2-49361-606-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154446v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05114811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concéder les rivières pour coloniser les terres. Le droit de pêche comme outil de développement du Canada sous le Régime français (1663-1759)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature sous contrat. Concession, histoire et environnement (XVIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-7535-9814-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Plan de Prévention des Risques en Alsace : une analyse REX pour améliorer l’acceptation et l’appropriation des procédures actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Haziza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retours d'expériences post-catastrophes naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2019, Géorisques, 978-2-36781-327-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration du réseau hydrographique dans les stratégies militaires en Alsace aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs et environnement. Entre confiance et défiance, XVe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.95-109, 2018, 978-2-7535-8906-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur patrimoniale des inondations. Un enjeu pour la culture du risque dans le fossé rhénan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand les eaux montent. Mise en patrimoine des crues et des inondations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2441,633 +2636,633 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le SMCB se devait d'être le Maître d'Oeuvre de ces études multidisciplinaires ». Radiological Control and Environnemental Studies of the French Nuclear Tests in the 1960s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Environmental Approaches to Military Nuclear Risk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison française d'Oxford, May 2025, Oxford (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Polynésie française à l'heure des essais : un laboratoire des sciences de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ta'ata, thon et béton. Penser les essais nucléaires par les circulations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Punaaauia, Tahiti, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05436579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cartes, outils de (dis)simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Journées Doctorales des Humanités - (Dis)simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Mulhouse, France. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts, méthodes et opérationalité en géohsitoire des risques, à travers l’exemple de la géohistoire des inondations dans le Fossé rhénan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane With</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. p. 305-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araise awareness to extreme flood events in a context of lack of risk culture. The development of ORRION and CREDO-CRUE tools in the Rhine Graben (France – Germany – Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rüdiger Glaser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iso Himmelsbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th conference of the international society for Integrated Disaster Risk Management (IDRIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORRION: A specific information sharing tool to (re)build a “flood risk culture” in the Rhine Graben (France - Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Edelblutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.15005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160715005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,124 +3272,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique est-il absent de la réflexion des agriculteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bohnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Absence(s) – de l’invisible à l’impensé. 10e Journée des Jeunes Chercheurs en Géographie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3204,98 +3399,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fare Ute : l’environnement lagonaire à l’épreuve de la modernisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire historique du CEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, https://dictionnaire-cep.upf.pf/notice-cep/fare-ute-lenvironnement-lagonaire-a-lepreuve-de-la-modernisation/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3305,114 +3500,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La monarchie et l’environnement en Alsace et au Canada sous l’Ancien Régime : l’eau, politiques et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Haute Alsace; Université de Montréal, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05015162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3480,51 +3675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28FE6CFF"/>
+    <w:nsid w:val="AB6FAC21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3711,51 +3906,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-furst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1895-1627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.ent.upf.pf/index.php/s/7sZH35GRgoAY9iX" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.554" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436558v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.567" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015147v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2024.04-05.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228245v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075499ar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228241v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020047" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393632v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.114" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228246v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999383v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1653-2019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228242v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4147" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Edelblutte" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holleville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18488" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228243v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011684ar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154446v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ai3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116314v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Haziza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119428v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406456v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349916v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810783v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane With" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iso Himmelsbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228244v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160715005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119208v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015162v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-furst" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1895-1627" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Meltz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Furst" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vrignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.ent.upf.pf/index.php/s/7sZH35GRgoAY9iX" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119094v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436550v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ortlieb" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.554" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598025v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brualla Challet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605616v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163jz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436558v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26014/j.comp.2024.04-05.10" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334724v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bohnert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teva Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scholze" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228245v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075499ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020047" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03393632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/sources.114" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01999383v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;diger Glaser" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-19-1653-2019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.16049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228242v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alsace.4147" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Edelblutte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Holleville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18488" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257903v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406509v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.15926" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228243v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1011684ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ai3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114811v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241722v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Haziza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119428v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406456v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05436579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349916v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane With" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iso Himmelsbach" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228244v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160715005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541860v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119208v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05015162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>