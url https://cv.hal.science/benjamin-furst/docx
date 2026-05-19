--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -518,51 +518,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’autre face de la médaille » : en dehors de l’atome, la structuration de la recherche scientifique en Polynésie française à l’époque du Centre d’expérimentation du Pacifique</w:t>
+                <w:t xml:space="preserve">L’autre face de la médaille » : en dehors de l’atome, la structuration de la recherche scientifique en Polynésie française à l’époque du Centre d’expérimentation du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Furst</w:t>
@@ -3675,51 +3675,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB6FAC21"/>
+    <w:nsid w:val="0F83B4B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>