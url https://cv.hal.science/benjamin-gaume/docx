--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -464,252 +464,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
+                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Rouizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quemener</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quéméner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122649v1</w:t>
+                <w:t xml:space="preserve">hal-04381862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of radiant source in an enclosure by reduced model</w:t>
+                <w:t xml:space="preserve">Simulation of a set of large‐size thermal enclosures by a substructured reduced‐order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Quéméner</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2116 (1), pp.012112. </w:t>
+              <w:t xml:space="preserve">Experimental Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (4), pp.3300--3324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/htj.22029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04381862v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modal substructuring method for non-conformal mesh. Application to an electronic board</w:t>
               </w:r>
@@ -987,51 +987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Michaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Thermique, Mécanique, Matériaux (ITheMM-URCA); Société Française de Thermique, May 2023, Reims (France), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1442,51 +1442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Quemener</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Workshop on Reduced Basis, POD and PGD Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2441,51 +2441,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04293652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Chavez Castillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokpi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04293652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Michaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaume" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2023.107689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087013v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gabriela Chavez Castillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaume" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rouizi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Glouannec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Rouizi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Joly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381862v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012112" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Quemener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/htj.22029" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480606v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grosjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vera" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neveu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106298" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2019.07.039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-026" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Boissiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Ghazal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-055" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383449v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416714v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416749v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02416753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gokpi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04514913v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04414224v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>